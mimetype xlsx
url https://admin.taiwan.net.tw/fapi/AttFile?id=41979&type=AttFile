--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -1,650 +1,582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/_rels/drawing1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDDD6BB0-6B70-4C80-8131-1EA0F90BED1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="歷年比較表" sheetId="1" r:id="rId1"/>
+    <sheet name="歷年比較表" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...10 lines deleted...]
-    </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...90 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
-    <t>歷年本處所轄遊客中心遊客人數統計表</t>
+    <t xml:space="preserve">歷年本處所轄遊客中心遊客人數統計表</t>
   </si>
   <si>
-    <t>98年</t>
+    <t xml:space="preserve">98年</t>
   </si>
   <si>
-    <t>99年</t>
+    <t xml:space="preserve">99年</t>
   </si>
   <si>
-    <t>100年</t>
+    <t xml:space="preserve">100年</t>
   </si>
   <si>
-    <t>101年</t>
+    <t xml:space="preserve">101年</t>
   </si>
   <si>
-    <t>102年</t>
+    <t xml:space="preserve">102年</t>
   </si>
   <si>
-    <t>103年</t>
+    <t xml:space="preserve">103年</t>
   </si>
   <si>
-    <t>104年</t>
+    <t xml:space="preserve">104年</t>
   </si>
   <si>
-    <t>105年</t>
+    <t xml:space="preserve">105年</t>
   </si>
   <si>
-    <t>106年</t>
+    <t xml:space="preserve">106年</t>
   </si>
   <si>
-    <t>107年</t>
+    <t xml:space="preserve">107年</t>
   </si>
   <si>
-    <t>102年與101年比較人數增減</t>
+    <t xml:space="preserve">102年與101年比較人數增減</t>
   </si>
   <si>
-    <t>103年與102年比較人數增減</t>
+    <t xml:space="preserve">103年與102年比較人數增減</t>
   </si>
   <si>
-    <t>104年與103年比較人數增減</t>
+    <t xml:space="preserve">104年與103年比較人數增減</t>
   </si>
   <si>
-    <t>105年與104年比較人數增減</t>
+    <t xml:space="preserve">105年與104年比較人數增減</t>
   </si>
   <si>
-    <t>106年與105年比較遊客人數增減</t>
+    <t xml:space="preserve">106年與105年比較遊客人數增減</t>
   </si>
   <si>
-    <t>108年</t>
+    <t xml:space="preserve">108年</t>
   </si>
   <si>
-    <t>109年</t>
+    <t xml:space="preserve">109年</t>
   </si>
   <si>
-    <t>110年</t>
+    <t xml:space="preserve">110年</t>
   </si>
   <si>
-    <t>111年</t>
+    <t xml:space="preserve">111年</t>
   </si>
   <si>
-    <t>112年</t>
+    <t xml:space="preserve">112年</t>
   </si>
   <si>
-    <t>113年</t>
+    <t xml:space="preserve">113年</t>
   </si>
   <si>
-    <t>114年</t>
+    <t xml:space="preserve">114年</t>
   </si>
   <si>
-    <t>115年</t>
+    <t xml:space="preserve">115年</t>
   </si>
   <si>
-    <t>1月</t>
+    <t xml:space="preserve">115年與114年比較遊客人數增減</t>
   </si>
   <si>
-    <t>2月</t>
+    <t xml:space="preserve">115年與114年比較遊客人數增減％</t>
   </si>
   <si>
-    <t>3月</t>
+    <t xml:space="preserve">1月</t>
   </si>
   <si>
-    <t>4月</t>
+    <t xml:space="preserve">2月</t>
   </si>
   <si>
-    <t>5月</t>
+    <t xml:space="preserve">3月</t>
   </si>
   <si>
-    <t>6月</t>
+    <t xml:space="preserve">4月</t>
   </si>
   <si>
-    <t>7月</t>
+    <t xml:space="preserve">5月</t>
   </si>
   <si>
-    <t>8月</t>
+    <t xml:space="preserve">6月</t>
   </si>
   <si>
-    <t>9月</t>
+    <t xml:space="preserve">7月</t>
   </si>
   <si>
-    <t>10月</t>
+    <t xml:space="preserve">8月</t>
   </si>
   <si>
-    <t>11月</t>
+    <t xml:space="preserve">9月</t>
   </si>
   <si>
-    <t>12月</t>
+    <t xml:space="preserve">10月</t>
   </si>
   <si>
-    <t>年統計</t>
+    <t xml:space="preserve">11月</t>
   </si>
   <si>
-    <t>［］</t>
+    <t xml:space="preserve">12月</t>
   </si>
   <si>
-    <t>102年至109年遊客人數統計折線圖</t>
+    <t xml:space="preserve">年統計</t>
   </si>
   <si>
-    <t>115年與114年比較遊客人數增減</t>
-    <phoneticPr fontId="7" type="noConversion"/>
+    <t xml:space="preserve">［］</t>
   </si>
   <si>
-    <t>115年與114年比較遊客人數增減％</t>
-    <phoneticPr fontId="7" type="noConversion"/>
+    <t xml:space="preserve">102年至109年遊客人數統計折線圖</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...3 lines deleted...]
-    <numFmt numFmtId="178" formatCode="0\ ;[Red]\(0\)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="0.00\ "/>
+    <numFmt numFmtId="166" formatCode="#,##0"/>
+    <numFmt numFmtId="167" formatCode="0\ "/>
+    <numFmt numFmtId="168" formatCode="0"/>
+    <numFmt numFmtId="169" formatCode="0\ ;[RED]\(0\)"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="12">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-      <b/>
+      <b val="true"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-[...3 lines deleted...]
-      <charset val="136"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="新細明體"/>
+      <color rgb="FF404040"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF595959"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.79979857783745845"/>
+        <fgColor theme="6" tint="0.7998"/>
         <bgColor rgb="FFDCE6F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.59978026673177287"/>
+        <fgColor theme="8" tint="0.5997"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.59978026673177287"/>
+        <fgColor theme="9" tint="0.5997"/>
         <bgColor rgb="FFF2DCDB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79979857783745845"/>
+        <fgColor theme="4" tint="0.7998"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79979857783745845"/>
+        <fgColor theme="5" tint="0.7998"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF66"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
       <right/>
-      <top style="medium">
-[...4 lines deleted...]
-      </bottom>
+      <top style="medium"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
       <right/>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
       <right/>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top style="thin"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+  <cellStyleXfs count="21">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="36">
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+  <cellXfs count="35">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="4" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="6" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="5" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="6" borderId="3" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="6" fillId="7" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="178" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-[...1 lines deleted...]
-    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+  <cellStyles count="7">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
+    <cellStyle name="一般 2" xfId="20"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFF2DCDB"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF5D742C"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF24687B"/>
       <rgbColor rgb="FFACC675"/>
       <rgbColor rgb="FF888888"/>
       <rgbColor rgb="FF6D96C7"/>
       <rgbColor rgb="FFBE4B48"/>
       <rgbColor rgb="FFEBF1DE"/>
       <rgbColor rgb="FFDCE6F2"/>
       <rgbColor rgb="FF660066"/>
       <rgbColor rgb="FFCA6E6C"/>
       <rgbColor rgb="FF0066CC"/>
@@ -659,152 +591,140 @@
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FF00CCFF"/>
       <rgbColor rgb="FFCCFFFF"/>
       <rgbColor rgb="FFCCFFCC"/>
       <rgbColor rgb="FFFFFF66"/>
       <rgbColor rgb="FFB7DEE8"/>
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FF6AB9CE"/>
       <rgbColor rgb="FFFCD5B5"/>
       <rgbColor rgb="FF4A7EBB"/>
       <rgbColor rgb="FF46AAC4"/>
       <rgbColor rgb="FF98B855"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFF59240"/>
       <rgbColor rgb="FFB55503"/>
       <rgbColor rgb="FF7D5FA0"/>
       <rgbColor rgb="FF957FB2"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF4F81BD"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF4B3860"/>
       <rgbColor rgb="FF762927"/>
       <rgbColor rgb="FF595959"/>
       <rgbColor rgb="FF294B74"/>
       <rgbColor rgb="FF404040"/>
-      <rgbColor rgb="00003366"/>
-[...6 lines deleted...]
-      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
-[...1 lines deleted...]
-  <c:lang val="zh-TW"/>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
-  <c:style val="2"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.100878885316184"/>
-[...2 lines deleted...]
-          <c:h val="0.87051824017535595"/>
+          <c:x val="0.100883210427028"/>
+          <c:y val="0.0388025767336112"/>
+          <c:w val="0.787086263076659"/>
+          <c:h val="0.87032967032967"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$AB$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>114年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="6ab9ce"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="6AB9CE"/>
+                <a:srgbClr val="6ab9ce"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -823,144 +743,144 @@
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>10月</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>11月</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>12月</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>歷年比較表!$AB$3:$AB$14</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>2371</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>3205</c:v>
                 </c:pt>
-                <c:pt idx="2" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="2">
                   <c:v>5949</c:v>
                 </c:pt>
-                <c:pt idx="3" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="3">
                   <c:v>15591</c:v>
                 </c:pt>
-                <c:pt idx="4" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="4">
                   <c:v>23358</c:v>
                 </c:pt>
-                <c:pt idx="5" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="5">
                   <c:v>23841</c:v>
                 </c:pt>
-                <c:pt idx="6" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="6">
                   <c:v>16014</c:v>
                 </c:pt>
-                <c:pt idx="7" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="7">
                   <c:v>16750</c:v>
                 </c:pt>
-                <c:pt idx="8" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="8">
                   <c:v>14711</c:v>
                 </c:pt>
-                <c:pt idx="9" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="9">
                   <c:v>13830</c:v>
                 </c:pt>
-                <c:pt idx="10" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="10">
                   <c:v>7195</c:v>
                 </c:pt>
-                <c:pt idx="11" formatCode="0\ ;[Red]\(0\)">
+                <c:pt idx="11">
                   <c:v>4371</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$AA$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>113年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="ca6e6c"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="CA6E6C"/>
+                <a:srgbClr val="ca6e6c"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -1013,102 +933,110 @@
                 <c:pt idx="5">
                   <c:v>18190</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>19882</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>16058</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>15435</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>8729</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>5749</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>3693</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
-            <c:v>112年</c:v>
+            <c:strRef>
+              <c:f>"112年"</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>112年</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="6d96c7"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="6D96C7"/>
+                <a:srgbClr val="6d96c7"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -1161,110 +1089,110 @@
                 <c:pt idx="5">
                   <c:v>31348</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>27947</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>20200</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>15169</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>12226</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>6774</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>4541</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$Y$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>111年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="b55503"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="B55503"/>
+                <a:srgbClr val="b55503"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -1317,102 +1245,110 @@
                 <c:pt idx="5">
                   <c:v>19072</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>33539</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>32683</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>21375</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>15628</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>8307</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>5637</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
-            <c:v>110年</c:v>
+            <c:strRef>
+              <c:f>"110年"</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>110年</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="24687b"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="24687B"/>
+                <a:srgbClr val="24687b"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -1465,110 +1401,110 @@
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>306</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2318</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>4525</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>6582</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>7673</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>5700</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$W$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>109年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="be4b48"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="BE4B48"/>
+                <a:srgbClr val="be4b48"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -1621,110 +1557,110 @@
                 <c:pt idx="5">
                   <c:v>25163</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>33773</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>34314</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>32327</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>28517</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>14574</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>5999</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$Q$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>108年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="4a7ebb"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="4A7EBB"/>
+                <a:srgbClr val="4a7ebb"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -1777,110 +1713,110 @@
                 <c:pt idx="5">
                   <c:v>25994</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26541</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>16790</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>17984</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>18697</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>13270</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>10864</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="7"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$K$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>107年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="4b3860"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="4B3860"/>
+                <a:srgbClr val="4b3860"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -1933,110 +1869,110 @@
                 <c:pt idx="5">
                   <c:v>28418</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26299</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>19239</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>13795</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>13034</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>9902</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>6048</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="8"/>
           <c:order val="8"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$J$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>106年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="5d742c"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="5D742C"/>
+                <a:srgbClr val="5d742c"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -2089,110 +2025,110 @@
                 <c:pt idx="5">
                   <c:v>20541</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26761</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>21271</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>12983</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>11444</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>9543</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>7334</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="9"/>
           <c:order val="9"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$I$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>105年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="762927"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
                 <a:srgbClr val="762927"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -2245,110 +2181,110 @@
                 <c:pt idx="5">
                   <c:v>28772</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>26114</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>21219</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>14793</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>13347</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>6615</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>4343</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$H$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>104年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="294b74"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="294B74"/>
+                <a:srgbClr val="294b74"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -2401,110 +2337,110 @@
                 <c:pt idx="5">
                   <c:v>23804</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>21286</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>18283</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>17681</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>15284</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>9899</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>7619</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="11"/>
           <c:order val="11"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$G$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>103年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="f59240"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="F59240"/>
+                <a:srgbClr val="f59240"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -2557,110 +2493,110 @@
                 <c:pt idx="5">
                   <c:v>21068</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>23387</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>20548</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>13796</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>9581</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>5101</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>3315</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="12"/>
           <c:order val="12"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$F$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>102年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="46aac4"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="46AAC4"/>
+                <a:srgbClr val="46aac4"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -2713,110 +2649,110 @@
                 <c:pt idx="5">
                   <c:v>19150</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>20742</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>17933</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>20246</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>16653</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>12006</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>12495</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="13"/>
           <c:order val="13"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$E$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>101年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="7d5fa0"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="7D5FA0"/>
+                <a:srgbClr val="7d5fa0"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -2869,110 +2805,110 @@
                 <c:pt idx="5">
                   <c:v>8924</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>15247</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>14633</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>17405</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>16612</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>8749</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>4490</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="14"/>
           <c:order val="14"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$D$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>100年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="98b855"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="98B855"/>
+                <a:srgbClr val="98b855"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -3025,110 +2961,110 @@
                 <c:pt idx="5">
                   <c:v>9781</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>15087</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>8802</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>11728</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>9787</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>4452</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>3204</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="15"/>
           <c:order val="15"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$C$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>99年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="acc675"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="ACC675"/>
+                <a:srgbClr val="acc675"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -3181,110 +3117,110 @@
                 <c:pt idx="5">
                   <c:v>5757</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>10513</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7337</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6328</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>6245</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>3578</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>1751</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="16"/>
           <c:order val="16"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$B$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>98年</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
-            <a:ln w="28440" cap="rnd">
+            <a:solidFill>
+              <a:srgbClr val="957fb2"/>
+            </a:solidFill>
+            <a:ln cap="rnd" w="28440">
               <a:solidFill>
-                <a:srgbClr val="957FB2"/>
+                <a:srgbClr val="957fb2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="r"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln cap="rnd" w="28440">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$A$3:$A$14</c:f>
               <c:strCache>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1月</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2月</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>3月</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4月</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5月</c:v>
@@ -3337,329 +3273,318 @@
                 <c:pt idx="5">
                   <c:v>5998</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>9100</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7052</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>3578</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3953</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>3046</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>1263</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
-        <c:dLbls>
-[...6 lines deleted...]
-        </c:dLbls>
         <c:hiLowLines>
           <c:spPr>
             <a:ln w="0">
               <a:noFill/>
             </a:ln>
           </c:spPr>
         </c:hiLowLines>
         <c:marker val="1"/>
-        <c:smooth val="0"/>
-[...1 lines deleted...]
-        <c:axId val="37780292"/>
+        <c:axId val="24178815"/>
+        <c:axId val="99140361"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="87914682"/>
+        <c:axId val="24178815"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9360">
             <a:solidFill>
               <a:srgbClr val="888888"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+              <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="37780292"/>
+        <c:crossAx val="99140361"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="37780292"/>
+        <c:axId val="99140361"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9360">
               <a:solidFill>
                 <a:srgbClr val="888888"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9360">
             <a:solidFill>
               <a:srgbClr val="888888"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+              <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="87914682"/>
+        <c:crossAx val="24178815"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="ffffff"/>
         </a:solidFill>
         <a:ln w="0">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.89303322615219705"/>
-[...2 lines deleted...]
-          <c:h val="0.75307288812338502"/>
+          <c:x val="0.893033226152197"/>
+          <c:y val="0.246907781431032"/>
+          <c:w val="0.0788029497513291"/>
+          <c:h val="0.753072888123385"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25560">
           <a:noFill/>
         </a:ln>
       </c:spPr>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1000" b="0" strike="noStrike" spc="-1">
+            <a:defRPr b="0" sz="1000" strike="noStrike" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
+              <a:uFillTx/>
               <a:latin typeface="Calibri"/>
+              <a:ea typeface="DejaVu Sans"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="zh-TW"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
-    <c:showDLblsOverMax val="1"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
-      <a:srgbClr val="FFFFFF"/>
+      <a:srgbClr val="ffffff"/>
     </a:solidFill>
     <a:ln w="9360">
       <a:solidFill>
         <a:srgbClr val="888888"/>
       </a:solidFill>
       <a:round/>
     </a:ln>
   </c:spPr>
-  <c:printSettings>
-[...3 lines deleted...]
-  </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
-[...1 lines deleted...]
-  <c:lang val="zh-TW"/>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
-  <c:style val="2"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1300" b="0" strike="noStrike" spc="-1">
+              <a:defRPr b="0" sz="1300" strike="noStrike" u="none">
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1300" b="0" strike="noStrike" spc="-1">
+              <a:rPr b="0" lang="en-US" sz="1300" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
+                <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
               <a:t>main-title</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="0">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
-      <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>歷年比較表!$A$15</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>年統計</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="4F81BD"/>
+              <a:srgbClr val="4f81bd"/>
             </a:solidFill>
             <a:ln w="0">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
-            <c:spPr>
-[...5 lines deleted...]
-            </c:spPr>
+            <c:numFmt formatCode="#,##0" sourceLinked="1"/>
             <c:txPr>
               <a:bodyPr wrap="square"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="900" b="0" strike="noStrike" spc="-1">
+                  <a:defRPr b="0" sz="900" strike="noStrike" u="none">
                     <a:solidFill>
                       <a:srgbClr val="404040"/>
                     </a:solidFill>
+                    <a:uFillTx/>
                     <a:latin typeface="Calibri"/>
+                    <a:ea typeface="DejaVu Sans"/>
                   </a:defRPr>
                 </a:pPr>
-                <a:endParaRPr lang="zh-TW"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
-            <c:showBubbleSize val="1"/>
             <c:separator>; </c:separator>
-            <c:showLeaderLines val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                </a:ln>
+              </c:spPr>
+            </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>歷年比較表!$B$2:$AB$2</c:f>
               <c:strCache>
                 <c:ptCount val="17"/>
                 <c:pt idx="0">
                   <c:v>98年</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>99年</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>100年</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>101年</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>102年</c:v>
@@ -3723,334 +3648,307 @@
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>150929</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>144195</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>156319</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>179753</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>169389</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>179431</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>194681</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>195447</c:v>
                 </c:pt>
-                <c:pt idx="12" formatCode="General">
+                <c:pt idx="12">
                   <c:v>85131</c:v>
                 </c:pt>
-                <c:pt idx="13" formatCode="General">
+                <c:pt idx="13">
                   <c:v>188233</c:v>
                 </c:pt>
-                <c:pt idx="14" formatCode="General">
+                <c:pt idx="14">
                   <c:v>192922</c:v>
                 </c:pt>
-                <c:pt idx="15" formatCode="General">
+                <c:pt idx="15">
                   <c:v>134390</c:v>
                 </c:pt>
-                <c:pt idx="16" formatCode="General">
+                <c:pt idx="16">
                   <c:v>147186</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst>
-[...3 lines deleted...]
-          </c:extLst>
         </c:ser>
-        <c:dLbls>
-[...6 lines deleted...]
-        </c:dLbls>
         <c:gapWidth val="219"/>
-        <c:axId val="37912901"/>
-        <c:axId val="82728967"/>
+        <c:overlap val="0"/>
+        <c:axId val="30692238"/>
+        <c:axId val="94738052"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="37912901"/>
+        <c:axId val="30692238"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
-        <c:axPos val="l"/>
+        <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9360">
             <a:solidFill>
-              <a:srgbClr val="D9D9D9"/>
+              <a:srgbClr val="d9d9d9"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="900" b="0" strike="noStrike" spc="-1">
+              <a:defRPr b="0" sz="900" strike="noStrike" u="none">
                 <a:solidFill>
                   <a:srgbClr val="595959"/>
                 </a:solidFill>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="82728967"/>
+        <c:crossAx val="94738052"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="82728967"/>
+        <c:axId val="94738052"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
-        <c:axPos val="b"/>
+        <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9360">
               <a:solidFill>
-                <a:srgbClr val="D9D9D9"/>
+                <a:srgbClr val="d9d9d9"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="9360">
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="900" b="0" strike="noStrike" spc="-1">
+              <a:defRPr b="0" sz="900" strike="noStrike" u="none">
                 <a:solidFill>
                   <a:srgbClr val="595959"/>
                 </a:solidFill>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="zh-TW"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="37912901"/>
+        <c:crossAx val="30692238"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="0">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
-    <c:showDLblsOverMax val="1"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
-      <a:srgbClr val="FFFFFF"/>
+      <a:srgbClr val="ffffff"/>
     </a:solidFill>
     <a:ln w="9360">
       <a:solidFill>
-        <a:srgbClr val="D9D9D9"/>
+        <a:srgbClr val="d9d9d9"/>
       </a:solidFill>
       <a:round/>
     </a:ln>
   </c:spPr>
-  <c:printSettings>
-[...3 lines deleted...]
-  </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>145800</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>145800</xdr:rowOff>
+      <xdr:rowOff>33480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
-      <xdr:colOff>335520</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>76680</xdr:rowOff>
+      <xdr:colOff>334800</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>173160</xdr:rowOff>
     </xdr:to>
-    <xdr:graphicFrame macro="">
+    <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="圖表 4">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="0" name="圖表 4"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
-        <a:off x="0" y="0"/>
-        <a:ext cx="0" cy="0"/>
+        <a:off x="145800" y="4051080"/>
+        <a:ext cx="8396280" cy="4749840"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>22</xdr:col>
       <xdr:colOff>403560</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>141120</xdr:rowOff>
+      <xdr:rowOff>28800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>30</xdr:col>
-      <xdr:colOff>660600</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>65160</xdr:rowOff>
+      <xdr:colOff>659880</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>161640</xdr:rowOff>
     </xdr:to>
-    <xdr:graphicFrame macro="">
+    <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="圖表 1">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="1" name="圖表 1"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
-        <a:off x="0" y="0"/>
-        <a:ext cx="0" cy="0"/>
+        <a:off x="8610840" y="4046400"/>
+        <a:ext cx="6788520" cy="4743000"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
@@ -4059,1373 +3957,1372 @@
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
   <dimension ref="A1:AM35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AE12" sqref="AE12"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="AF14" activeCellId="0" sqref="AF14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="8.5078125" defaultRowHeight="16.5" customHeight="true" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8.125" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="31" max="31" width="12.25" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="1" style="1" width="8.12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="9"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="5" style="1" width="10.12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="1" width="9.75"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="16" min="12" style="1" width="9"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="1" width="10.52"/>
+    <col collapsed="false" customWidth="true" hidden="true" outlineLevel="0" max="22" min="18" style="2" width="8.88"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="23" min="23" style="2" width="10.63"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="25" min="24" style="1" width="10.63"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="28" min="26" style="1" width="11.63"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="30" min="29" style="1" width="12.13"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="31" min="31" style="1" width="12.25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="27">
-      <c r="A1" s="34" t="s">
+    <row r="1" customFormat="false" ht="24.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="34"/>
-[...22 lines deleted...]
-      <c r="Y1" s="3"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+      <c r="X1" s="4"/>
+      <c r="Y1" s="4"/>
     </row>
-    <row r="2" spans="1:39" ht="66">
-[...1 lines deleted...]
-      <c r="B2" s="4" t="s">
+    <row r="2" customFormat="false" ht="66" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H2" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="6" t="s">
+      <c r="I2" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="6" t="s">
+      <c r="J2" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="7" t="s">
+      <c r="L2" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="8" t="s">
+      <c r="M2" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="N2" s="9" t="s">
+      <c r="N2" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="10" t="s">
+      <c r="O2" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="P2" s="11" t="s">
+      <c r="P2" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="Q2" s="6" t="s">
+      <c r="Q2" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="12" t="s">
+      <c r="W2" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="X2" s="13" t="s">
+      <c r="X2" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="Y2" s="14" t="s">
+      <c r="Y2" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="Z2" s="14" t="s">
+      <c r="Z2" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="AA2" s="14" t="s">
+      <c r="AA2" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="AB2" s="14" t="s">
+      <c r="AB2" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="AC2" s="14" t="s">
+      <c r="AC2" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="AD2" s="15" t="s">
+      <c r="AD2" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE2" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="18" t="n">
+        <v>1016</v>
+      </c>
+      <c r="C3" s="19" t="n">
+        <v>1828</v>
+      </c>
+      <c r="D3" s="19" t="n">
+        <v>1048</v>
+      </c>
+      <c r="E3" s="19" t="n">
+        <v>2231</v>
+      </c>
+      <c r="F3" s="19" t="n">
+        <v>2213</v>
+      </c>
+      <c r="G3" s="19" t="n">
+        <v>5189</v>
+      </c>
+      <c r="H3" s="19" t="n">
+        <v>2800</v>
+      </c>
+      <c r="I3" s="19" t="n">
+        <v>5618</v>
+      </c>
+      <c r="J3" s="19" t="n">
+        <v>3337</v>
+      </c>
+      <c r="K3" s="19" t="n">
+        <v>4653</v>
+      </c>
+      <c r="L3" s="19" t="n">
+        <f aca="false">F3-E3</f>
+        <v>-18</v>
+      </c>
+      <c r="M3" s="19" t="n">
+        <f aca="false">G3-F3</f>
+        <v>2976</v>
+      </c>
+      <c r="N3" s="19" t="n">
+        <f aca="false">H3-G3</f>
+        <v>-2389</v>
+      </c>
+      <c r="O3" s="19" t="n">
+        <f aca="false">I3-H3</f>
+        <v>2818</v>
+      </c>
+      <c r="P3" s="20" t="n">
+        <f aca="false">J3-I3</f>
+        <v>-2281</v>
+      </c>
+      <c r="Q3" s="19" t="n">
+        <v>5445</v>
+      </c>
+      <c r="W3" s="20" t="n">
+        <v>3922</v>
+      </c>
+      <c r="X3" s="21" t="n">
+        <v>4562</v>
+      </c>
+      <c r="Y3" s="22" t="n">
+        <v>4208</v>
+      </c>
+      <c r="Z3" s="22" t="n">
+        <v>4571</v>
+      </c>
+      <c r="AA3" s="22" t="n">
+        <v>3095</v>
+      </c>
+      <c r="AB3" s="22" t="n">
+        <v>2371</v>
+      </c>
+      <c r="AC3" s="22" t="n">
+        <v>4583</v>
+      </c>
+      <c r="AD3" s="23" t="n">
+        <f aca="false">AC3-AB3</f>
+        <v>2212</v>
+      </c>
+      <c r="AE3" s="24" t="n">
+        <f aca="false">AD3/AB3*100</f>
+        <v>93.2939687895403</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="18" t="n">
+        <v>922</v>
+      </c>
+      <c r="C4" s="19" t="n">
+        <v>1277</v>
+      </c>
+      <c r="D4" s="19" t="n">
+        <v>1744</v>
+      </c>
+      <c r="E4" s="19" t="n">
+        <v>2315</v>
+      </c>
+      <c r="F4" s="19" t="n">
+        <v>4375</v>
+      </c>
+      <c r="G4" s="19" t="n">
+        <v>5866</v>
+      </c>
+      <c r="H4" s="19" t="n">
+        <v>2513</v>
+      </c>
+      <c r="I4" s="19" t="n">
+        <v>6250</v>
+      </c>
+      <c r="J4" s="19" t="n">
+        <v>4504</v>
+      </c>
+      <c r="K4" s="19" t="n">
+        <v>4340</v>
+      </c>
+      <c r="L4" s="19" t="n">
+        <f aca="false">F4-E4</f>
+        <v>2060</v>
+      </c>
+      <c r="M4" s="19" t="n">
+        <f aca="false">G4-F4</f>
+        <v>1491</v>
+      </c>
+      <c r="N4" s="19" t="n">
+        <f aca="false">H4-G4</f>
+        <v>-3353</v>
+      </c>
+      <c r="O4" s="19" t="n">
+        <f aca="false">I4-H4</f>
+        <v>3737</v>
+      </c>
+      <c r="P4" s="20" t="n">
+        <f aca="false">J4-I4</f>
+        <v>-1746</v>
+      </c>
+      <c r="Q4" s="19" t="n">
+        <v>6396</v>
+      </c>
+      <c r="W4" s="20" t="n">
+        <v>2550</v>
+      </c>
+      <c r="X4" s="21" t="n">
+        <v>3918</v>
+      </c>
+      <c r="Y4" s="22" t="n">
+        <v>3919</v>
+      </c>
+      <c r="Z4" s="22" t="n">
+        <v>4453</v>
+      </c>
+      <c r="AA4" s="22" t="n">
+        <v>2900</v>
+      </c>
+      <c r="AB4" s="22" t="n">
+        <v>3205</v>
+      </c>
+      <c r="AC4" s="22" t="n">
+        <v>3760</v>
+      </c>
+      <c r="AD4" s="23" t="n">
+        <v>555</v>
+      </c>
+      <c r="AE4" s="24" t="n">
+        <f aca="false">AD4/AB4*100</f>
+        <v>17.3166926677067</v>
+      </c>
+      <c r="AH4" s="25"/>
+    </row>
+    <row r="5" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="18" t="n">
+        <v>1908</v>
+      </c>
+      <c r="C5" s="19" t="n">
+        <v>1761</v>
+      </c>
+      <c r="D5" s="19" t="n">
+        <v>2007</v>
+      </c>
+      <c r="E5" s="19" t="n">
+        <v>2541</v>
+      </c>
+      <c r="F5" s="19" t="n">
+        <v>4945</v>
+      </c>
+      <c r="G5" s="19" t="n">
+        <v>8205</v>
+      </c>
+      <c r="H5" s="19" t="n">
+        <v>4701</v>
+      </c>
+      <c r="I5" s="19" t="n">
+        <v>9638</v>
+      </c>
+      <c r="J5" s="19" t="n">
+        <v>7719</v>
+      </c>
+      <c r="K5" s="19" t="n">
+        <v>8544</v>
+      </c>
+      <c r="L5" s="19" t="n">
+        <f aca="false">F5-E5</f>
+        <v>2404</v>
+      </c>
+      <c r="M5" s="19" t="n">
+        <f aca="false">G5-F5</f>
+        <v>3260</v>
+      </c>
+      <c r="N5" s="19" t="n">
+        <f aca="false">H5-G5</f>
+        <v>-3504</v>
+      </c>
+      <c r="O5" s="19" t="n">
+        <f aca="false">I5-H5</f>
+        <v>4937</v>
+      </c>
+      <c r="P5" s="20" t="n">
+        <f aca="false">J5-I5</f>
+        <v>-1919</v>
+      </c>
+      <c r="Q5" s="19" t="n">
+        <v>10937</v>
+      </c>
+      <c r="W5" s="20" t="n">
+        <v>2388</v>
+      </c>
+      <c r="X5" s="21" t="n">
+        <v>8116</v>
+      </c>
+      <c r="Y5" s="22" t="n">
+        <v>6623</v>
+      </c>
+      <c r="Z5" s="22" t="n">
+        <v>8889</v>
+      </c>
+      <c r="AA5" s="22" t="n">
+        <v>6937</v>
+      </c>
+      <c r="AB5" s="26" t="n">
+        <v>5949</v>
+      </c>
+      <c r="AC5" s="26" t="n">
+        <v>6181</v>
+      </c>
+      <c r="AD5" s="23" t="n">
+        <v>232</v>
+      </c>
+      <c r="AE5" s="24" t="n">
+        <f aca="false">AD5/AB5*100</f>
+        <v>3.89981509497395</v>
+      </c>
+      <c r="AH5" s="25"/>
+    </row>
+    <row r="6" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="18" t="n">
+        <v>2329</v>
+      </c>
+      <c r="C6" s="19" t="n">
+        <v>3132</v>
+      </c>
+      <c r="D6" s="19" t="n">
+        <v>6304</v>
+      </c>
+      <c r="E6" s="19" t="n">
+        <v>5154</v>
+      </c>
+      <c r="F6" s="19" t="n">
+        <v>9120</v>
+      </c>
+      <c r="G6" s="19" t="n">
+        <v>12086</v>
+      </c>
+      <c r="H6" s="19" t="n">
+        <v>15341</v>
+      </c>
+      <c r="I6" s="19" t="n">
+        <v>17054</v>
+      </c>
+      <c r="J6" s="19" t="n">
+        <v>17351</v>
+      </c>
+      <c r="K6" s="19" t="n">
+        <v>16658</v>
+      </c>
+      <c r="L6" s="19" t="n">
+        <f aca="false">F6-E6</f>
+        <v>3966</v>
+      </c>
+      <c r="M6" s="19" t="n">
+        <f aca="false">G6-F6</f>
+        <v>2966</v>
+      </c>
+      <c r="N6" s="19" t="n">
+        <f aca="false">H6-G6</f>
+        <v>3255</v>
+      </c>
+      <c r="O6" s="19" t="n">
+        <f aca="false">I6-H6</f>
+        <v>1713</v>
+      </c>
+      <c r="P6" s="20" t="n">
+        <f aca="false">J6-I6</f>
+        <v>297</v>
+      </c>
+      <c r="Q6" s="19" t="n">
+        <v>14246</v>
+      </c>
+      <c r="W6" s="20" t="n">
+        <v>3736</v>
+      </c>
+      <c r="X6" s="21" t="n">
+        <v>24900</v>
+      </c>
+      <c r="Y6" s="22" t="n">
+        <v>18883</v>
+      </c>
+      <c r="Z6" s="22" t="n">
+        <v>28402</v>
+      </c>
+      <c r="AA6" s="22" t="n">
+        <v>13469</v>
+      </c>
+      <c r="AB6" s="26" t="n">
+        <v>15591</v>
+      </c>
+      <c r="AC6" s="26" t="n">
+        <v>14170</v>
+      </c>
+      <c r="AD6" s="23" t="n">
+        <v>-1421</v>
+      </c>
+      <c r="AE6" s="24" t="n">
+        <f aca="false">AD6/AB6*100</f>
+        <v>-9.11423257007248</v>
+      </c>
+      <c r="AH6" s="25"/>
+    </row>
+    <row r="7" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="18" t="n">
+        <v>6092</v>
+      </c>
+      <c r="C7" s="19" t="n">
+        <v>5768</v>
+      </c>
+      <c r="D7" s="19" t="n">
+        <v>7707</v>
+      </c>
+      <c r="E7" s="19" t="n">
+        <v>8432</v>
+      </c>
+      <c r="F7" s="19" t="n">
+        <v>11051</v>
+      </c>
+      <c r="G7" s="19" t="n">
+        <v>16053</v>
+      </c>
+      <c r="H7" s="19" t="n">
+        <v>17108</v>
+      </c>
+      <c r="I7" s="19" t="n">
+        <v>25990</v>
+      </c>
+      <c r="J7" s="19" t="n">
+        <v>26601</v>
+      </c>
+      <c r="K7" s="19" t="n">
+        <v>28501</v>
+      </c>
+      <c r="L7" s="19" t="n">
+        <f aca="false">F7-E7</f>
+        <v>2619</v>
+      </c>
+      <c r="M7" s="19" t="n">
+        <f aca="false">G7-F7</f>
+        <v>5002</v>
+      </c>
+      <c r="N7" s="19" t="n">
+        <f aca="false">H7-G7</f>
+        <v>1055</v>
+      </c>
+      <c r="O7" s="19" t="n">
+        <f aca="false">I7-H7</f>
+        <v>8882</v>
+      </c>
+      <c r="P7" s="20" t="n">
+        <f aca="false">J7-I7</f>
+        <v>611</v>
+      </c>
+      <c r="Q7" s="19" t="n">
+        <v>27517</v>
+      </c>
+      <c r="W7" s="20" t="n">
+        <v>8184</v>
+      </c>
+      <c r="X7" s="21" t="n">
+        <v>16531</v>
+      </c>
+      <c r="Y7" s="22" t="n">
+        <v>18359</v>
+      </c>
+      <c r="Z7" s="22" t="n">
+        <v>28402</v>
+      </c>
+      <c r="AA7" s="22" t="n">
+        <v>20253</v>
+      </c>
+      <c r="AB7" s="26" t="n">
+        <v>23358</v>
+      </c>
+      <c r="AC7" s="26" t="n">
+        <v>23516</v>
+      </c>
+      <c r="AD7" s="23" t="n">
+        <v>158</v>
+      </c>
+      <c r="AE7" s="24" t="n">
+        <f aca="false">AD7/AB7*100</f>
+        <v>0.676427776350715</v>
+      </c>
+      <c r="AH7" s="25"/>
+      <c r="AM7" s="1" t="n">
+        <f aca="false">SUM(AJ7,AJ12,AJ17,AJ22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="18" t="n">
+        <v>5998</v>
+      </c>
+      <c r="C8" s="19" t="n">
+        <v>5757</v>
+      </c>
+      <c r="D8" s="19" t="n">
+        <v>9781</v>
+      </c>
+      <c r="E8" s="19" t="n">
+        <v>8924</v>
+      </c>
+      <c r="F8" s="19" t="n">
+        <v>19150</v>
+      </c>
+      <c r="G8" s="19" t="n">
+        <v>21068</v>
+      </c>
+      <c r="H8" s="19" t="n">
+        <v>23804</v>
+      </c>
+      <c r="I8" s="19" t="n">
+        <v>28772</v>
+      </c>
+      <c r="J8" s="19" t="n">
+        <v>20541</v>
+      </c>
+      <c r="K8" s="19" t="n">
+        <v>28418</v>
+      </c>
+      <c r="L8" s="19" t="n">
+        <f aca="false">F8-E8</f>
+        <v>10226</v>
+      </c>
+      <c r="M8" s="19" t="n">
+        <f aca="false">G8-F8</f>
+        <v>1918</v>
+      </c>
+      <c r="N8" s="19" t="n">
+        <f aca="false">H8-G8</f>
+        <v>2736</v>
+      </c>
+      <c r="O8" s="19" t="n">
+        <f aca="false">I8-H8</f>
+        <v>4968</v>
+      </c>
+      <c r="P8" s="20" t="n">
+        <f aca="false">J8-I8</f>
+        <v>-8231</v>
+      </c>
+      <c r="Q8" s="19" t="n">
+        <v>25994</v>
+      </c>
+      <c r="W8" s="20" t="n">
+        <v>25163</v>
+      </c>
+      <c r="X8" s="21" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="22" t="n">
+        <v>19072</v>
+      </c>
+      <c r="Z8" s="22" t="n">
+        <v>31348</v>
+      </c>
+      <c r="AA8" s="22" t="n">
+        <v>18190</v>
+      </c>
+      <c r="AB8" s="26" t="n">
+        <v>23841</v>
+      </c>
+      <c r="AC8" s="26" t="n">
+        <v>20241</v>
+      </c>
+      <c r="AD8" s="23" t="n">
+        <f aca="false">AC8-AB8</f>
+        <v>-3600</v>
+      </c>
+      <c r="AE8" s="24" t="n">
+        <f aca="false">AD8/AB8*100</f>
+        <v>-15.1000377500944</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="18" t="n">
+        <v>9100</v>
+      </c>
+      <c r="C9" s="19" t="n">
+        <v>10513</v>
+      </c>
+      <c r="D9" s="19" t="n">
+        <v>15087</v>
+      </c>
+      <c r="E9" s="19" t="n">
+        <v>15247</v>
+      </c>
+      <c r="F9" s="19" t="n">
+        <v>20742</v>
+      </c>
+      <c r="G9" s="19" t="n">
+        <v>23387</v>
+      </c>
+      <c r="H9" s="19" t="n">
+        <v>21286</v>
+      </c>
+      <c r="I9" s="19" t="n">
+        <v>26114</v>
+      </c>
+      <c r="J9" s="19" t="n">
+        <v>26761</v>
+      </c>
+      <c r="K9" s="19" t="n">
+        <v>26299</v>
+      </c>
+      <c r="L9" s="19" t="n">
+        <f aca="false">F9-E9</f>
+        <v>5495</v>
+      </c>
+      <c r="M9" s="19" t="n">
+        <f aca="false">G9-F9</f>
+        <v>2645</v>
+      </c>
+      <c r="N9" s="19" t="n">
+        <f aca="false">H9-G9</f>
+        <v>-2101</v>
+      </c>
+      <c r="O9" s="19" t="n">
+        <f aca="false">I9-H9</f>
+        <v>4828</v>
+      </c>
+      <c r="P9" s="20" t="n">
+        <f aca="false">J9-I9</f>
+        <v>647</v>
+      </c>
+      <c r="Q9" s="19" t="n">
+        <v>26541</v>
+      </c>
+      <c r="W9" s="20" t="n">
+        <v>33773</v>
+      </c>
+      <c r="X9" s="21" t="n">
+        <v>306</v>
+      </c>
+      <c r="Y9" s="22" t="n">
+        <v>33539</v>
+      </c>
+      <c r="Z9" s="22" t="n">
+        <v>27947</v>
+      </c>
+      <c r="AA9" s="22" t="n">
+        <v>19882</v>
+      </c>
+      <c r="AB9" s="26" t="n">
+        <v>16014</v>
+      </c>
+      <c r="AC9" s="26" t="n">
+        <v>15502</v>
+      </c>
+      <c r="AD9" s="23" t="n">
+        <f aca="false">AC9-AB9</f>
+        <v>-512</v>
+      </c>
+      <c r="AE9" s="24" t="n">
+        <f aca="false">AD9/AB9*100</f>
+        <v>-3.19720244785812</v>
+      </c>
+      <c r="AH9" s="25"/>
+    </row>
+    <row r="10" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="18" t="n">
+        <v>7052</v>
+      </c>
+      <c r="C10" s="19" t="n">
+        <v>7337</v>
+      </c>
+      <c r="D10" s="19" t="n">
+        <v>8802</v>
+      </c>
+      <c r="E10" s="19" t="n">
+        <v>14633</v>
+      </c>
+      <c r="F10" s="19" t="n">
+        <v>17933</v>
+      </c>
+      <c r="G10" s="19" t="n">
+        <v>20548</v>
+      </c>
+      <c r="H10" s="19" t="n">
+        <v>18283</v>
+      </c>
+      <c r="I10" s="19" t="n">
+        <v>21219</v>
+      </c>
+      <c r="J10" s="19" t="n">
+        <v>21271</v>
+      </c>
+      <c r="K10" s="19" t="n">
+        <v>19239</v>
+      </c>
+      <c r="L10" s="19" t="n">
+        <f aca="false">F10-E10</f>
+        <v>3300</v>
+      </c>
+      <c r="M10" s="19" t="n">
+        <f aca="false">G10-F10</f>
+        <v>2615</v>
+      </c>
+      <c r="N10" s="19" t="n">
+        <f aca="false">H10-G10</f>
+        <v>-2265</v>
+      </c>
+      <c r="O10" s="19" t="n">
+        <f aca="false">I10-H10</f>
+        <v>2936</v>
+      </c>
+      <c r="P10" s="20" t="n">
+        <f aca="false">J10-I10</f>
+        <v>52</v>
+      </c>
+      <c r="Q10" s="19" t="n">
+        <v>16790</v>
+      </c>
+      <c r="W10" s="20" t="n">
+        <v>34314</v>
+      </c>
+      <c r="X10" s="21" t="n">
+        <v>2318</v>
+      </c>
+      <c r="Y10" s="22" t="n">
+        <v>32683</v>
+      </c>
+      <c r="Z10" s="22" t="n">
+        <v>20200</v>
+      </c>
+      <c r="AA10" s="22" t="n">
+        <v>16058</v>
+      </c>
+      <c r="AB10" s="26" t="n">
+        <v>16750</v>
+      </c>
+      <c r="AC10" s="26" t="n">
+        <v>12315</v>
+      </c>
+      <c r="AD10" s="23" t="n">
+        <v>-4435</v>
+      </c>
+      <c r="AE10" s="24" t="n">
+        <v>26</v>
+      </c>
+      <c r="AH10" s="25"/>
+    </row>
+    <row r="11" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="18" t="n">
+        <v>3578</v>
+      </c>
+      <c r="C11" s="19" t="n">
+        <v>6328</v>
+      </c>
+      <c r="D11" s="19" t="n">
+        <v>11728</v>
+      </c>
+      <c r="E11" s="19" t="n">
+        <v>17405</v>
+      </c>
+      <c r="F11" s="19" t="n">
+        <v>20246</v>
+      </c>
+      <c r="G11" s="19" t="n">
+        <v>13796</v>
+      </c>
+      <c r="H11" s="19" t="n">
+        <v>17681</v>
+      </c>
+      <c r="I11" s="19" t="n">
+        <v>14793</v>
+      </c>
+      <c r="J11" s="19" t="n">
+        <v>12983</v>
+      </c>
+      <c r="K11" s="19" t="n">
+        <v>13795</v>
+      </c>
+      <c r="L11" s="19" t="n">
+        <f aca="false">F11-E11</f>
+        <v>2841</v>
+      </c>
+      <c r="M11" s="19" t="n">
+        <f aca="false">G11-F11</f>
+        <v>-6450</v>
+      </c>
+      <c r="N11" s="19" t="n">
+        <f aca="false">H11-G11</f>
+        <v>3885</v>
+      </c>
+      <c r="O11" s="19" t="n">
+        <f aca="false">I11-H11</f>
+        <v>-2888</v>
+      </c>
+      <c r="P11" s="20" t="n">
+        <f aca="false">J11-I11</f>
+        <v>-1810</v>
+      </c>
+      <c r="Q11" s="19" t="n">
+        <v>17984</v>
+      </c>
+      <c r="W11" s="20" t="n">
+        <v>32327</v>
+      </c>
+      <c r="X11" s="21" t="n">
+        <v>4525</v>
+      </c>
+      <c r="Y11" s="22" t="n">
+        <v>21375</v>
+      </c>
+      <c r="Z11" s="22" t="n">
+        <v>15169</v>
+      </c>
+      <c r="AA11" s="22" t="n">
+        <v>15435</v>
+      </c>
+      <c r="AB11" s="26" t="n">
+        <v>14711</v>
+      </c>
+      <c r="AC11" s="26" t="n">
+        <v>13882</v>
+      </c>
+      <c r="AD11" s="23" t="n">
+        <v>-829</v>
+      </c>
+      <c r="AE11" s="24" t="n">
+        <v>-5</v>
+      </c>
+      <c r="AH11" s="25"/>
+    </row>
+    <row r="12" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="18" t="n">
+        <v>3953</v>
+      </c>
+      <c r="C12" s="19" t="n">
+        <v>6245</v>
+      </c>
+      <c r="D12" s="19" t="n">
+        <v>9787</v>
+      </c>
+      <c r="E12" s="19" t="n">
+        <v>16612</v>
+      </c>
+      <c r="F12" s="19" t="n">
+        <v>16653</v>
+      </c>
+      <c r="G12" s="19" t="n">
+        <v>9581</v>
+      </c>
+      <c r="H12" s="19" t="n">
+        <v>15284</v>
+      </c>
+      <c r="I12" s="19" t="n">
+        <v>13347</v>
+      </c>
+      <c r="J12" s="19" t="n">
+        <v>11444</v>
+      </c>
+      <c r="K12" s="19" t="n">
+        <v>13034</v>
+      </c>
+      <c r="L12" s="19" t="n">
+        <f aca="false">F12-E12</f>
+        <v>41</v>
+      </c>
+      <c r="M12" s="19" t="n">
+        <f aca="false">G12-F12</f>
+        <v>-7072</v>
+      </c>
+      <c r="N12" s="19" t="n">
+        <f aca="false">H12-G12</f>
+        <v>5703</v>
+      </c>
+      <c r="O12" s="19" t="n">
+        <f aca="false">I12-H12</f>
+        <v>-1937</v>
+      </c>
+      <c r="P12" s="20" t="n">
+        <f aca="false">J12-I12</f>
+        <v>-1903</v>
+      </c>
+      <c r="Q12" s="19" t="n">
+        <v>18697</v>
+      </c>
+      <c r="W12" s="20" t="n">
+        <v>28517</v>
+      </c>
+      <c r="X12" s="21" t="n">
+        <v>6582</v>
+      </c>
+      <c r="Y12" s="22" t="n">
+        <v>15628</v>
+      </c>
+      <c r="Z12" s="22" t="n">
+        <v>12226</v>
+      </c>
+      <c r="AA12" s="22" t="n">
+        <v>8729</v>
+      </c>
+      <c r="AB12" s="26" t="n">
+        <v>13830</v>
+      </c>
+      <c r="AC12" s="26"/>
+      <c r="AD12" s="23"/>
+      <c r="AE12" s="24"/>
+      <c r="AH12" s="25"/>
+    </row>
+    <row r="13" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="18" t="n">
+        <v>3046</v>
+      </c>
+      <c r="C13" s="19" t="n">
+        <v>3578</v>
+      </c>
+      <c r="D13" s="19" t="n">
+        <v>4452</v>
+      </c>
+      <c r="E13" s="19" t="n">
+        <v>8749</v>
+      </c>
+      <c r="F13" s="19" t="n">
+        <v>12006</v>
+      </c>
+      <c r="G13" s="19" t="n">
+        <v>5101</v>
+      </c>
+      <c r="H13" s="19" t="n">
+        <v>9899</v>
+      </c>
+      <c r="I13" s="19" t="n">
+        <v>6615</v>
+      </c>
+      <c r="J13" s="19" t="n">
+        <v>9543</v>
+      </c>
+      <c r="K13" s="19" t="n">
+        <v>9902</v>
+      </c>
+      <c r="L13" s="19" t="n">
+        <f aca="false">F13-E13</f>
+        <v>3257</v>
+      </c>
+      <c r="M13" s="19" t="n">
+        <f aca="false">G13-F13</f>
+        <v>-6905</v>
+      </c>
+      <c r="N13" s="19" t="n">
+        <f aca="false">H13-G13</f>
+        <v>4798</v>
+      </c>
+      <c r="O13" s="19" t="n">
+        <f aca="false">I13-H13</f>
+        <v>-3284</v>
+      </c>
+      <c r="P13" s="20" t="n">
+        <f aca="false">J13-I13</f>
+        <v>2928</v>
+      </c>
+      <c r="Q13" s="19" t="n">
+        <v>13270</v>
+      </c>
+      <c r="W13" s="20" t="n">
+        <v>14574</v>
+      </c>
+      <c r="X13" s="21" t="n">
+        <v>7673</v>
+      </c>
+      <c r="Y13" s="22" t="n">
+        <v>8307</v>
+      </c>
+      <c r="Z13" s="22" t="n">
+        <v>6774</v>
+      </c>
+      <c r="AA13" s="22" t="n">
+        <v>5749</v>
+      </c>
+      <c r="AB13" s="26" t="n">
+        <v>7195</v>
+      </c>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="23"/>
+      <c r="AE13" s="24"/>
+    </row>
+    <row r="14" customFormat="false" ht="17.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="18" t="n">
+        <v>1263</v>
+      </c>
+      <c r="C14" s="19" t="n">
+        <v>1751</v>
+      </c>
+      <c r="D14" s="19" t="n">
+        <v>3204</v>
+      </c>
+      <c r="E14" s="19" t="n">
+        <v>4490</v>
+      </c>
+      <c r="F14" s="19" t="n">
+        <v>12495</v>
+      </c>
+      <c r="G14" s="19" t="n">
+        <v>3315</v>
+      </c>
+      <c r="H14" s="19" t="n">
+        <v>7619</v>
+      </c>
+      <c r="I14" s="19" t="n">
+        <v>4343</v>
+      </c>
+      <c r="J14" s="19" t="n">
+        <v>7334</v>
+      </c>
+      <c r="K14" s="19" t="n">
+        <v>6048</v>
+      </c>
+      <c r="L14" s="19" t="n">
+        <f aca="false">F14-E14</f>
+        <v>8005</v>
+      </c>
+      <c r="M14" s="19" t="n">
+        <f aca="false">G14-F14</f>
+        <v>-9180</v>
+      </c>
+      <c r="N14" s="19" t="n">
+        <f aca="false">H14-G14</f>
+        <v>4304</v>
+      </c>
+      <c r="O14" s="19" t="n">
+        <f aca="false">I14-H14</f>
+        <v>-3276</v>
+      </c>
+      <c r="P14" s="20" t="n">
+        <f aca="false">J14-I14</f>
+        <v>2991</v>
+      </c>
+      <c r="Q14" s="19" t="n">
+        <v>10864</v>
+      </c>
+      <c r="W14" s="20" t="n">
+        <v>5999</v>
+      </c>
+      <c r="X14" s="21" t="n">
+        <v>5700</v>
+      </c>
+      <c r="Y14" s="22" t="n">
+        <v>5637</v>
+      </c>
+      <c r="Z14" s="22" t="n">
+        <v>4541</v>
+      </c>
+      <c r="AA14" s="22" t="n">
+        <v>3693</v>
+      </c>
+      <c r="AB14" s="26" t="n">
+        <v>4371</v>
+      </c>
+      <c r="AC14" s="26"/>
+      <c r="AD14" s="23"/>
+      <c r="AE14" s="24"/>
+      <c r="AH14" s="25"/>
+    </row>
+    <row r="15" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="28" t="n">
+        <v>46257</v>
+      </c>
+      <c r="C15" s="28" t="n">
+        <v>55275</v>
+      </c>
+      <c r="D15" s="28" t="n">
+        <v>81651</v>
+      </c>
+      <c r="E15" s="28" t="n">
+        <v>106733</v>
+      </c>
+      <c r="F15" s="28" t="n">
+        <v>150929</v>
+      </c>
+      <c r="G15" s="28" t="n">
+        <v>144195</v>
+      </c>
+      <c r="H15" s="28" t="n">
+        <v>156319</v>
+      </c>
+      <c r="I15" s="28" t="n">
+        <v>179753</v>
+      </c>
+      <c r="J15" s="28" t="n">
+        <v>169389</v>
+      </c>
+      <c r="K15" s="28" t="n">
+        <f aca="false">SUM(K3:K14)</f>
+        <v>179431</v>
+      </c>
+      <c r="L15" s="28" t="n">
+        <f aca="false">F15-E15</f>
+        <v>44196</v>
+      </c>
+      <c r="M15" s="28" t="n">
+        <f aca="false">G15-F15</f>
+        <v>-6734</v>
+      </c>
+      <c r="N15" s="28" t="n">
+        <f aca="false">H15-G15</f>
+        <v>12124</v>
+      </c>
+      <c r="O15" s="28" t="n">
+        <f aca="false">I15-H15</f>
+        <v>23434</v>
+      </c>
+      <c r="P15" s="29" t="n">
+        <f aca="false">J15-I15</f>
+        <v>-10364</v>
+      </c>
+      <c r="Q15" s="28" t="n">
+        <f aca="false">SUM(Q3:Q14)</f>
+        <v>194681</v>
+      </c>
+      <c r="R15" s="30"/>
+      <c r="S15" s="30"/>
+      <c r="T15" s="30"/>
+      <c r="U15" s="30"/>
+      <c r="V15" s="30"/>
+      <c r="W15" s="29" t="n">
+        <f aca="false">SUM(W3:W14)</f>
+        <v>195447</v>
+      </c>
+      <c r="X15" s="31" t="n">
+        <f aca="false">SUM(X3:X14)</f>
+        <v>85131</v>
+      </c>
+      <c r="Y15" s="32" t="n">
+        <f aca="false">SUM(Y3:Y14)</f>
+        <v>188233</v>
+      </c>
+      <c r="Z15" s="32" t="n">
+        <f aca="false">SUM(Z3:Z14)</f>
+        <v>192922</v>
+      </c>
+      <c r="AA15" s="32" t="n">
+        <f aca="false">SUM(AA3:AA14)</f>
+        <v>134390</v>
+      </c>
+      <c r="AB15" s="32" t="n">
+        <f aca="false">SUM(AB3:AB14)</f>
+        <v>147186</v>
+      </c>
+      <c r="AC15" s="32" t="n">
+        <f aca="false">SUM(AC3:AC14)</f>
+        <v>114150</v>
+      </c>
+      <c r="AD15" s="32" t="n">
+        <f aca="false">SUM(AD3:AD14)</f>
+        <v>-7640</v>
+      </c>
+      <c r="AE15" s="32" t="n">
+        <f aca="false">SUM(AE3:AE14)</f>
+        <v>108.775431560547</v>
+      </c>
+      <c r="AH15" s="25"/>
+    </row>
+    <row r="16" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="AH16" s="25"/>
+    </row>
+    <row r="17" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="AH17" s="25"/>
+    </row>
+    <row r="19" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="AH19" s="25"/>
+    </row>
+    <row r="20" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="AH20" s="25"/>
+    </row>
+    <row r="21" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="N21" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="AE2" s="33" t="s">
+      <c r="W21" s="1"/>
+      <c r="AH21" s="25"/>
+    </row>
+    <row r="22" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="AH22" s="25"/>
+    </row>
+    <row r="26" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="Y26" s="4"/>
+    </row>
+    <row r="35" customFormat="false" ht="16.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="G35" s="34" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1147 lines deleted...]
-      <c r="K35" s="35"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="34"/>
+      <c r="J35" s="34"/>
+      <c r="K35" s="34"/>
       <c r="W35" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="G35:K35"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
-[...2 lines deleted...]
-  <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="true" verticalCentered="true"/>
+  <pageMargins left="0.236111111111111" right="0.236111111111111" top="0.747916666666667" bottom="0.747916666666667" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="95" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>徐雪如</dc:creator>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:language>en-IN</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...2 lines deleted...]
-  <dc:language>en-IN</dc:language>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>