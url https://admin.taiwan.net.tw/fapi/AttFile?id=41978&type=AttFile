--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -5,56 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\A級知識資料庫\32觀光資訊統計分析\遊客量\遊客人次統計\115年度\遊憩系統人次\11507\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\A級知識資料庫\32觀光資訊統計分析\遊客量\遊客人次統計\115年度\遊憩系統人次\11509\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4F19737-D900-44ED-8CDB-5BD7C4E1A687}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{288F7D1F-E10D-48D0-AFCC-38E6297D34EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1125" yWindow="0" windowWidth="12720" windowHeight="15585" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="直式" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">直式!$A$1:$O$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
@@ -69,99 +69,99 @@
   <c r="D15" i="1"/>
   <c r="D8" i="1"/>
   <c r="D5" i="1"/>
   <c r="C14" i="1"/>
   <c r="C8" i="1"/>
   <c r="C5" i="1"/>
   <c r="N16" i="1"/>
   <c r="M16" i="1"/>
   <c r="L16" i="1"/>
   <c r="K16" i="1"/>
   <c r="J16" i="1"/>
   <c r="I16" i="1"/>
   <c r="H16" i="1"/>
   <c r="G16" i="1"/>
   <c r="F16" i="1"/>
   <c r="E16" i="1"/>
   <c r="C16" i="1"/>
   <c r="N15" i="1"/>
   <c r="N17" i="1" s="1"/>
   <c r="M15" i="1"/>
   <c r="M17" i="1" s="1"/>
   <c r="L15" i="1"/>
   <c r="L17" i="1" s="1"/>
   <c r="K15" i="1"/>
   <c r="J15" i="1"/>
-  <c r="J17" i="1" s="1"/>
   <c r="I15" i="1"/>
   <c r="H15" i="1"/>
   <c r="G15" i="1"/>
   <c r="F15" i="1"/>
   <c r="E15" i="1"/>
   <c r="C15" i="1"/>
   <c r="N14" i="1"/>
   <c r="M14" i="1"/>
   <c r="L14" i="1"/>
   <c r="K14" i="1"/>
   <c r="J14" i="1"/>
   <c r="I14" i="1"/>
   <c r="H14" i="1"/>
   <c r="G14" i="1"/>
   <c r="F14" i="1"/>
   <c r="E14" i="1"/>
   <c r="D14" i="1"/>
   <c r="N11" i="1"/>
   <c r="M11" i="1"/>
   <c r="L11" i="1"/>
   <c r="K11" i="1"/>
   <c r="J11" i="1"/>
   <c r="I11" i="1"/>
   <c r="H11" i="1"/>
   <c r="G11" i="1"/>
   <c r="F11" i="1"/>
   <c r="E11" i="1"/>
   <c r="C11" i="1"/>
   <c r="N8" i="1"/>
   <c r="M8" i="1"/>
   <c r="L8" i="1"/>
   <c r="K8" i="1"/>
   <c r="J8" i="1"/>
   <c r="I8" i="1"/>
   <c r="H8" i="1"/>
   <c r="G8" i="1"/>
   <c r="F8" i="1"/>
   <c r="N5" i="1"/>
   <c r="M5" i="1"/>
   <c r="L5" i="1"/>
   <c r="K5" i="1"/>
   <c r="J5" i="1"/>
   <c r="I5" i="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="F5" i="1"/>
   <c r="E5" i="1"/>
-  <c r="I17" i="1" l="1"/>
+  <c r="J17" i="1" l="1"/>
+  <c r="I17" i="1"/>
   <c r="H17" i="1"/>
   <c r="G17" i="1"/>
   <c r="F17" i="1"/>
   <c r="E17" i="1"/>
   <c r="D17" i="1"/>
   <c r="C17" i="1"/>
   <c r="K17" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>蔣欣妤</author>
     <author>姚力瑜</author>
   </authors>
   <commentList>
     <comment ref="C14" authorId="0" shapeId="0" xr:uid="{81356D04-7C95-45E6-B0C6-32CA6ABA5E51}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="細明體"/>
@@ -1294,52 +1294,52 @@
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G2" sqref="G1:G1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.75" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.5" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.75" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.5" style="1" customWidth="1"/>
     <col min="11" max="14" width="7.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="3.75" style="1" customWidth="1"/>
     <col min="16" max="192" width="9" style="1"/>
     <col min="193" max="193" width="5.5" style="1" customWidth="1"/>
     <col min="194" max="194" width="7.875" style="1" customWidth="1"/>
     <col min="195" max="195" width="8.125" style="1" customWidth="1"/>
     <col min="196" max="197" width="8.625" style="1" customWidth="1"/>
     <col min="198" max="198" width="8.125" style="1" customWidth="1"/>
     <col min="199" max="199" width="8.875" style="1" customWidth="1"/>
     <col min="200" max="200" width="9.375" style="1" customWidth="1"/>
     <col min="201" max="202" width="9" style="1"/>
@@ -2728,492 +2728,524 @@
       </c>
       <c r="B3" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="24">
         <v>2578</v>
       </c>
       <c r="D3" s="30">
         <v>3464</v>
       </c>
       <c r="E3" s="34">
         <v>3495</v>
       </c>
       <c r="F3" s="34">
         <v>6075</v>
       </c>
       <c r="G3" s="36">
         <v>10258</v>
       </c>
       <c r="H3" s="36">
         <v>9438</v>
       </c>
       <c r="I3" s="36">
         <v>5277</v>
       </c>
-      <c r="J3" s="36"/>
-      <c r="K3" s="36"/>
+      <c r="J3" s="36">
+        <v>5817</v>
+      </c>
+      <c r="K3" s="36">
+        <v>7145</v>
+      </c>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="46"/>
     </row>
     <row r="4" spans="1:15" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="50"/>
       <c r="B4" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="25">
         <v>4945</v>
       </c>
       <c r="D4" s="25">
         <v>2880</v>
       </c>
       <c r="E4" s="35">
         <v>5886</v>
       </c>
       <c r="F4" s="34">
         <v>9862</v>
       </c>
       <c r="G4" s="39">
         <v>14673</v>
       </c>
       <c r="H4" s="39">
         <v>11794</v>
       </c>
       <c r="I4" s="39">
         <v>14037</v>
       </c>
-      <c r="J4" s="39"/>
-      <c r="K4" s="39"/>
+      <c r="J4" s="39">
+        <v>9187</v>
+      </c>
+      <c r="K4" s="39">
+        <v>9810</v>
+      </c>
       <c r="L4" s="39"/>
       <c r="M4" s="39"/>
       <c r="N4" s="47"/>
     </row>
     <row r="5" spans="1:15" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="50"/>
       <c r="B5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="26">
         <f>SUM(C3:C4)</f>
         <v>7523</v>
       </c>
       <c r="D5" s="31">
         <f>SUM(D3:D4)</f>
         <v>6344</v>
       </c>
       <c r="E5" s="31">
         <f t="shared" ref="E5:N5" si="0">SUM(E3:E4)</f>
         <v>9381</v>
       </c>
       <c r="F5" s="34">
         <f t="shared" si="0"/>
         <v>15937</v>
       </c>
       <c r="G5" s="48">
         <f t="shared" si="0"/>
         <v>24931</v>
       </c>
       <c r="H5" s="48">
         <f t="shared" si="0"/>
         <v>21232</v>
       </c>
       <c r="I5" s="48">
         <f t="shared" si="0"/>
         <v>19314</v>
       </c>
       <c r="J5" s="48">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>15004</v>
       </c>
       <c r="K5" s="48">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>16955</v>
       </c>
       <c r="L5" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M5" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N5" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O5" s="17"/>
     </row>
     <row r="6" spans="1:15" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="24">
         <v>3719</v>
       </c>
       <c r="D6" s="30">
         <v>6047</v>
       </c>
       <c r="E6" s="34">
         <v>6438</v>
       </c>
       <c r="F6" s="34">
         <v>9256</v>
       </c>
       <c r="G6" s="36">
         <v>14148</v>
       </c>
       <c r="H6" s="44">
         <v>13243</v>
       </c>
       <c r="I6" s="36">
         <v>7648</v>
       </c>
-      <c r="J6" s="36"/>
-      <c r="K6" s="37"/>
+      <c r="J6" s="36">
+        <v>7888</v>
+      </c>
+      <c r="K6" s="37">
+        <v>13596</v>
+      </c>
       <c r="L6" s="37"/>
       <c r="M6" s="37"/>
       <c r="N6" s="38"/>
       <c r="O6" s="18"/>
     </row>
     <row r="7" spans="1:15" s="18" customFormat="1" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="50"/>
       <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="25">
         <v>7864</v>
       </c>
       <c r="D7" s="25">
         <v>5245</v>
       </c>
       <c r="E7" s="35">
         <v>10320</v>
       </c>
       <c r="F7" s="34">
         <v>13923</v>
       </c>
       <c r="G7" s="39">
         <v>20401</v>
       </c>
       <c r="H7" s="45">
         <v>17594</v>
       </c>
       <c r="I7" s="39">
         <v>19566</v>
       </c>
-      <c r="J7" s="39"/>
-      <c r="K7" s="40"/>
+      <c r="J7" s="39">
+        <v>12635</v>
+      </c>
+      <c r="K7" s="40">
+        <v>10595</v>
+      </c>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
       <c r="N7" s="41"/>
     </row>
     <row r="8" spans="1:15" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
       <c r="B8" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="26">
         <f>SUM(C6:C7)</f>
         <v>11583</v>
       </c>
       <c r="D8" s="31">
         <f>SUM(D6:D7)</f>
         <v>11292</v>
       </c>
       <c r="E8" s="31">
         <f>SUM(E6:E7)</f>
         <v>16758</v>
       </c>
       <c r="F8" s="34">
         <f t="shared" ref="F8:N8" si="1">SUM(F6:F7)</f>
         <v>23179</v>
       </c>
       <c r="G8" s="42">
         <f t="shared" si="1"/>
         <v>34549</v>
       </c>
       <c r="H8" s="42">
         <f t="shared" si="1"/>
         <v>30837</v>
       </c>
       <c r="I8" s="42">
         <f t="shared" si="1"/>
         <v>27214</v>
       </c>
       <c r="J8" s="42">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>20523</v>
       </c>
       <c r="K8" s="42">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>24191</v>
       </c>
       <c r="L8" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M8" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N8" s="43">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O8" s="19"/>
     </row>
     <row r="9" spans="1:15" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="50" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="10">
         <v>425</v>
       </c>
       <c r="D9" s="11">
         <v>583</v>
       </c>
       <c r="E9" s="12">
         <v>621</v>
       </c>
       <c r="F9" s="25">
         <v>1444</v>
       </c>
       <c r="G9" s="36">
         <v>2820</v>
       </c>
       <c r="H9" s="36">
         <v>3127</v>
       </c>
       <c r="I9" s="37">
         <v>840</v>
       </c>
-      <c r="J9" s="36"/>
-      <c r="K9" s="37"/>
+      <c r="J9" s="36">
+        <v>911</v>
+      </c>
+      <c r="K9" s="37">
+        <v>1487</v>
+      </c>
       <c r="L9" s="37"/>
       <c r="M9" s="37"/>
       <c r="N9" s="38"/>
     </row>
     <row r="10" spans="1:15" s="18" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="50"/>
       <c r="B10" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="14">
         <v>903</v>
       </c>
       <c r="D10" s="15">
         <v>611</v>
       </c>
       <c r="E10" s="25">
         <v>1387</v>
       </c>
       <c r="F10" s="25">
         <v>2546</v>
       </c>
       <c r="G10" s="39">
         <v>4279</v>
       </c>
       <c r="H10" s="39">
         <v>1652</v>
       </c>
       <c r="I10" s="39">
         <v>3088</v>
       </c>
-      <c r="J10" s="39"/>
-      <c r="K10" s="40"/>
+      <c r="J10" s="39">
+        <v>1881</v>
+      </c>
+      <c r="K10" s="40">
+        <v>2609</v>
+      </c>
       <c r="L10" s="40"/>
       <c r="M10" s="40"/>
       <c r="N10" s="41"/>
     </row>
     <row r="11" spans="1:15" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="50"/>
       <c r="B11" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="27">
         <f t="shared" ref="C11:N11" si="2">SUM(C9:C10)</f>
         <v>1328</v>
       </c>
       <c r="D11" s="27">
         <f>SUM(D9:D10)</f>
         <v>1194</v>
       </c>
       <c r="E11" s="25">
         <f t="shared" si="2"/>
         <v>2008</v>
       </c>
       <c r="F11" s="25">
         <f t="shared" si="2"/>
         <v>3990</v>
       </c>
       <c r="G11" s="42">
         <f t="shared" si="2"/>
         <v>7099</v>
       </c>
       <c r="H11" s="42">
         <f t="shared" si="2"/>
         <v>4779</v>
       </c>
       <c r="I11" s="42">
         <f t="shared" si="2"/>
         <v>3928</v>
       </c>
       <c r="J11" s="42">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>2792</v>
       </c>
       <c r="K11" s="42">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>4096</v>
       </c>
       <c r="L11" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M11" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O11" s="19"/>
     </row>
     <row r="12" spans="1:15" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="50" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <v>301</v>
       </c>
       <c r="D12" s="11">
         <v>593</v>
       </c>
       <c r="E12" s="12">
         <v>620</v>
       </c>
       <c r="F12" s="25">
         <v>2025</v>
       </c>
       <c r="G12" s="36">
         <v>2474</v>
       </c>
       <c r="H12" s="36">
         <v>2462</v>
       </c>
       <c r="I12" s="37">
         <v>634</v>
       </c>
-      <c r="J12" s="37"/>
-      <c r="K12" s="37"/>
+      <c r="J12" s="37">
+        <v>1505</v>
+      </c>
+      <c r="K12" s="37">
+        <v>2236</v>
+      </c>
       <c r="L12" s="37"/>
       <c r="M12" s="37"/>
       <c r="N12" s="38"/>
     </row>
     <row r="13" spans="1:15" s="18" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="50"/>
       <c r="B13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="14">
         <v>774</v>
       </c>
       <c r="D13" s="15">
         <v>843</v>
       </c>
       <c r="E13" s="25">
         <v>1502</v>
       </c>
       <c r="F13" s="25">
         <v>2952</v>
       </c>
       <c r="G13" s="39">
         <v>4895</v>
       </c>
       <c r="H13" s="39">
         <v>3169</v>
       </c>
       <c r="I13" s="39">
         <v>3445</v>
       </c>
-      <c r="J13" s="39"/>
-      <c r="K13" s="40"/>
+      <c r="J13" s="39">
+        <v>1970</v>
+      </c>
+      <c r="K13" s="40">
+        <v>2115</v>
+      </c>
       <c r="L13" s="40"/>
       <c r="M13" s="40"/>
       <c r="N13" s="41"/>
     </row>
     <row r="14" spans="1:15" s="18" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="50"/>
       <c r="B14" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="27">
         <f>SUM(C12:C13)</f>
         <v>1075</v>
       </c>
       <c r="D14" s="27">
         <f t="shared" ref="D14:N14" si="3">SUM(D12:D13)</f>
         <v>1436</v>
       </c>
       <c r="E14" s="25">
         <f t="shared" si="3"/>
         <v>2122</v>
       </c>
       <c r="F14" s="25">
         <f t="shared" si="3"/>
         <v>4977</v>
       </c>
       <c r="G14" s="42">
         <f t="shared" si="3"/>
         <v>7369</v>
       </c>
       <c r="H14" s="42">
         <f t="shared" si="3"/>
         <v>5631</v>
       </c>
       <c r="I14" s="42">
         <f t="shared" si="3"/>
         <v>4079</v>
       </c>
       <c r="J14" s="42">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>3475</v>
       </c>
       <c r="K14" s="42">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>4351</v>
       </c>
       <c r="L14" s="42">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M14" s="42">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N14" s="43">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="28">
         <f>SUM(C12,C9,C6,C3)</f>
         <v>7023</v>
       </c>
@@ -3221,163 +3253,163 @@
         <f>SUM(D12+D9+D6+D3)</f>
         <v>10687</v>
       </c>
       <c r="E15" s="32">
         <f t="shared" ref="E15:N15" si="4">SUM(E12+E9+E6+E3)</f>
         <v>11174</v>
       </c>
       <c r="F15" s="32">
         <f t="shared" si="4"/>
         <v>18800</v>
       </c>
       <c r="G15" s="37">
         <f t="shared" si="4"/>
         <v>29700</v>
       </c>
       <c r="H15" s="37">
         <f t="shared" si="4"/>
         <v>28270</v>
       </c>
       <c r="I15" s="37">
         <f t="shared" si="4"/>
         <v>14399</v>
       </c>
       <c r="J15" s="37">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>16121</v>
       </c>
       <c r="K15" s="37">
         <f t="shared" si="4"/>
-        <v>0</v>
+        <v>24464</v>
       </c>
       <c r="L15" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M15" s="37">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N15" s="38">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="50"/>
       <c r="B16" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="29">
         <f>SUM(C13,C10,C7,C4)</f>
         <v>14486</v>
       </c>
       <c r="D16" s="33">
         <f>SUM(D13+D10+D7+D4)</f>
         <v>9579</v>
       </c>
       <c r="E16" s="33">
         <f t="shared" ref="E16:N16" si="5">SUM(E13+E10+E7+E4)</f>
         <v>19095</v>
       </c>
       <c r="F16" s="32">
         <f t="shared" si="5"/>
         <v>29283</v>
       </c>
       <c r="G16" s="40">
         <f t="shared" si="5"/>
         <v>44248</v>
       </c>
       <c r="H16" s="40">
         <f t="shared" si="5"/>
         <v>34209</v>
       </c>
       <c r="I16" s="40">
         <f t="shared" si="5"/>
         <v>40136</v>
       </c>
       <c r="J16" s="40">
         <f t="shared" si="5"/>
-        <v>0</v>
+        <v>25673</v>
       </c>
       <c r="K16" s="40">
         <f t="shared" si="5"/>
-        <v>0</v>
+        <v>25129</v>
       </c>
       <c r="L16" s="40">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M16" s="40">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N16" s="41">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="50"/>
       <c r="B17" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="27">
         <f t="shared" ref="C17:N17" si="6">SUM(C15:C16)</f>
         <v>21509</v>
       </c>
       <c r="D17" s="31">
         <f>SUM(D15:D16)</f>
         <v>20266</v>
       </c>
       <c r="E17" s="33">
         <f t="shared" si="6"/>
         <v>30269</v>
       </c>
       <c r="F17" s="32">
         <f t="shared" si="6"/>
         <v>48083</v>
       </c>
       <c r="G17" s="42">
         <f t="shared" si="6"/>
         <v>73948</v>
       </c>
       <c r="H17" s="42">
         <f t="shared" si="6"/>
         <v>62479</v>
       </c>
       <c r="I17" s="42">
         <f t="shared" si="6"/>
         <v>54535</v>
       </c>
       <c r="J17" s="42">
         <f t="shared" si="6"/>
-        <v>0</v>
+        <v>41794</v>
       </c>
       <c r="K17" s="42">
         <f t="shared" si="6"/>
-        <v>0</v>
+        <v>49593</v>
       </c>
       <c r="L17" s="42">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M17" s="42">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N17" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" s="18" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="51"/>
       <c r="D18" s="51"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>