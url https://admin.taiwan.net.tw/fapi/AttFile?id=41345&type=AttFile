--- v0 (2026-07-08)
+++ v1 (2026-08-22)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Tad-share\觀光署共用\D景區發展組\2.觀光建設科\0.二科共用資料夾\★★★丹娜絲風災及七二八豪雨特別預算\@ 每月8日資訊公開\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA16A9B6-EFCD-4E9D-9998-B37916CC3DD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1AFD28B-4449-42DD-A5FD-1792B507629E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2160" yWindow="705" windowWidth="16455" windowHeight="13875" tabRatio="500" xr2:uid="{6FD2314D-1844-4668-AE16-C19505FD0102}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="27780" windowHeight="13875" tabRatio="500" xr2:uid="{6FD2314D-1844-4668-AE16-C19505FD0102}"/>
   </bookViews>
   <sheets>
     <sheet name="工作表1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -68,51 +68,52 @@
   <si>
     <t>預算數</t>
   </si>
   <si>
     <t>累計分配數</t>
   </si>
   <si>
     <t>累計執行數</t>
   </si>
   <si>
     <t>辦理情形</t>
   </si>
   <si>
     <t>觀光署</t>
   </si>
   <si>
     <t>補助地方政府辦理觀光設施災後搶修及復建</t>
   </si>
   <si>
     <t>中華民國115年6月</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>一、本署預算編列情形：丹娜絲颱風及七二八豪雨災後復原重建特別預算所編列之1.93億元，其中114年度編列經費5,806萬3,000元(30%)；115年編列經費為1億3,547萬9,400元(70%)，將全數支應地方政府災後重建(B1類災修工程)所需。
 二、災後復建案件辦理進度：縣市政府「觀光景點經費重建部分(B1類)」提報案件，經彙整共計48件，本署已於114年10月14日召開審議會議核定相關補助案件，刻正執行中。
-三、截至115年6月30日，累計執行1億1,550萬8,248元。</t>
+三、依據行政院主計總處115年6月18日核定本署新增預算442萬7,000元，總預算共計1億9,796萬9,000元，辦理28案。
+四、截至115年6月30日，累計執行1億1,550萬8,248元。</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0\ "/>
     <numFmt numFmtId="177" formatCode="[$$]#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0_ "/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
@@ -675,51 +676,51 @@
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:7" ht="324.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="6">
-        <v>193542</v>
+        <v>197969</v>
       </c>
       <c r="C5" s="6">
         <v>183863</v>
       </c>
       <c r="D5" s="6">
         <v>115508</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G8" s="8"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70833333333333337" right="0.70833333333333337" top="0.31527777777777777" bottom="0.31527777777777777" header="0.31527777777777777" footer="0.31527777777777777"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>