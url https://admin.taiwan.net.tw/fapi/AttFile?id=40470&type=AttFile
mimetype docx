--- v0 (2026-03-13)
+++ v1 (2026-04-27)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="419A2028" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="00000000">
       <w:pPr>
@@ -233,53 +234,50 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「交通部觀光署新促進旅行業發展方案實施要點」</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(簡稱本要點)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE76B63" w14:textId="77777777" w:rsidR="009A0900" w:rsidRDefault="009A0900">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="644" w:hanging="504"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="006623C9" w14:paraId="47EE9256" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
@@ -371,51 +369,51 @@
         </w:rPr>
         <w:t>之全國性觀光公益法人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588CA458" w14:textId="29187D17" w:rsidR="006623C9" w:rsidRPr="00FD3CF2" w:rsidRDefault="00FD3CF2" w:rsidP="00FD3CF2">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="200" w:firstLineChars="200" w:firstLine="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00FD3CF2">
+      <w:r w:rsidRPr="00FD3CF2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國內合法設立之旅行業。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2689B530" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="006623C9">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
@@ -546,80 +544,80 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>產業升級、服務轉型或提升數位化能力課程。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CAD4A9E" w14:textId="77777777" w:rsidR="00C658B2" w:rsidRDefault="00C658B2" w:rsidP="00C658B2">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="1560" w:hangingChars="300" w:hanging="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>旅遊安全提升與旅客權益保障課程。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E52AA36" w14:textId="615D498F" w:rsidR="00836F46" w:rsidRPr="00C658B2" w:rsidRDefault="00C658B2" w:rsidP="00C658B2">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="1560" w:hangingChars="300" w:hanging="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>其他有助旅行業發展及提升專業知能課程。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="00836F46" w14:paraId="5DD9562F" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
@@ -740,51 +738,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">　　2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>115年首次建置電子商務管理系統費用，如ERP系統、訂單系統、財會系統等。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（詳Q12-Q15）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD1B06D" w14:textId="2B84BE29" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
+    <w:p w14:paraId="5DD1B06D" w14:textId="6F7D09B2" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="964" w:hanging="964"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="新細明體"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -873,51 +871,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DD41EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>認證</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>（詳Q16-Q18）</w:t>
+        <w:t>（詳Q16-Q1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363A50B6" w14:textId="7A675234" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>貳</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF06F0">
@@ -1095,51 +1111,228 @@
         <w:ind w:left="720" w:hanging="320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2.檢附資料包含申請表(總經費支出明細表、總經費及分攤表)，與申請補助計畫書，及公職人員及關係人身分關係揭露表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DE8765" w14:textId="77777777" w:rsidR="009A0900" w:rsidRDefault="009A0900" w:rsidP="00C11205">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="320"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8354" w:type="dxa"/>
+        <w:tblInd w:w="113" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8354"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C534C5" w:rsidRPr="00C534C5" w14:paraId="59F15A49" w14:textId="77777777" w:rsidTr="009C0522">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8354" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77858FFA" w14:textId="300E1B0B" w:rsidR="00C534C5" w:rsidRPr="00C534C5" w:rsidRDefault="00C534C5" w:rsidP="009C0522">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="643" w:hanging="641"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C534C5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C534C5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>5-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C534C5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96148" w:rsidRPr="00C96148">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>公(協)會辦理教育訓練，有限制對象？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B219516" w14:textId="6C695665" w:rsidR="00C534C5" w:rsidRPr="00C534C5" w:rsidRDefault="00C534C5" w:rsidP="00C534C5">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="480" w:hangingChars="150" w:hanging="480"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C534C5">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>A：</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96148" w:rsidRPr="00C96148">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公(協)會辦理教育訓練對象，其主體應以會員為原則，即旅行業從業人員，考量旅行業辦理旅行團之實務，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C96148" w:rsidRPr="00C96148">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>學員中倘有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C96148" w:rsidRPr="00C96148">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>部分為導遊、領隊亦得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C96148" w:rsidRPr="00C96148">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>向本署申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C96148" w:rsidRPr="00C96148">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>補助，惟從業人員人數不得少於總受訓學員50%。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1C7CF1" w14:textId="77777777" w:rsidR="00C534C5" w:rsidRDefault="00C534C5" w:rsidP="00C11205">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="720" w:hanging="320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A0900" w14:paraId="6011FA1A" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1197,59 +1390,73 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E433840" w14:textId="20B6665F" w:rsidR="009A0900" w:rsidRDefault="009A0900" w:rsidP="009A0900">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="578" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：每案自籌款不得低於總經費10%，補助上限新臺幣(下同)50萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4207C36F" w14:textId="77777777" w:rsidR="005D3FF7" w:rsidRPr="009A0900" w:rsidRDefault="005D3FF7" w:rsidP="009A0900">
+    <w:p w14:paraId="3EB7C23D" w14:textId="77777777" w:rsidR="004B5B96" w:rsidRDefault="004B5B96" w:rsidP="009A0900">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="578" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4207C36F" w14:textId="77777777" w:rsidR="005D3FF7" w:rsidRPr="009A0900" w:rsidRDefault="005D3FF7" w:rsidP="009A0900">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="578" w:hanging="510"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A0900" w14:paraId="488B3BC9" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1361,51 +1568,51 @@
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="00836F46" w14:paraId="3BEC1C24" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13479357" w14:textId="172799F4" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="007A041B">
+          <w:p w14:paraId="13479357" w14:textId="44BC103C" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="007A041B">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="643" w:hanging="641"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidR="009A0900">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
@@ -1466,82 +1673,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>交通部觀光署及所屬國家風景區管理處補助機關（構）團體辦理觀光活動或計畫實施要點</w:t>
       </w:r>
       <w:r w:rsidR="00C658B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第10點至第13點規定審查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4D94F5" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="006623C9" w:rsidP="00836F46">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5AC0779D" w14:textId="24B9AF0F" w:rsidR="009A0900" w:rsidRDefault="00836F46" w:rsidP="009A0900">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>參</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF06F0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>旅行業履約保險費用補助</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
@@ -1691,224 +1886,576 @@
         <w:t>年度履約保證保險費用調漲時，旅行業者許多產品已上架販售，未及反應相關成本，故酌予補助</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年度相關費用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262E33C3" w14:textId="77777777" w:rsidR="009A0900" w:rsidRPr="009A0900" w:rsidRDefault="009A0900" w:rsidP="009A0900">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00836F46" w14:paraId="010D3688" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD149E9" w14:textId="723B5B52" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="007A041B">
+          <w:p w14:paraId="1DD149E9" w14:textId="6B4516E9" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="007A041B">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
               <w:ind w:left="801" w:hangingChars="250" w:hanging="801"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidR="009A0900">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>：旅行業申請</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>年度履約保證保險補助應檢附文件及申請期限？</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72F1AC6F" w14:textId="77777777" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
+    <w:p w14:paraId="72F1AC6F" w14:textId="422602F3" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="800" w:hanging="800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：1.旅行業應於115年6月30日前以掛號郵寄</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>至本署旅行業</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>履約保證保險審查小組(臺北市中山區龍江路23號3樓)申請。</w:t>
+        <w:t>履約保證保險審查小組(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臺北市中山區龍江路23號3樓</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)申請</w:t>
+      </w:r>
+      <w:r w:rsidR="00814D22">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00814D22" w:rsidRPr="00814D22">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>服務專線</w:t>
+      </w:r>
+      <w:r w:rsidR="00814D22" w:rsidRPr="00452EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(02) 87739872或(02) 87739542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7124E6" w14:textId="5683C259" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2.檢附資料包含申請表、領據、支出憑證或收費標準證明、總經費支出明細表、切結書、金融機構存摺封面影本、公職人員之關係人身分關係揭露表等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F821DB" w14:textId="77777777" w:rsidR="00836F46" w:rsidRDefault="00836F46">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="964" w:hanging="964"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="新細明體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8355" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8355"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D47B96" w:rsidRPr="00D47B96" w14:paraId="7356B82C" w14:textId="77777777" w:rsidTr="00C06018">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478924D4" w14:textId="0C4824D9" w:rsidR="00D47B96" w:rsidRPr="00D47B96" w:rsidRDefault="00D47B96" w:rsidP="00C06018">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+              <w:ind w:left="801" w:hangingChars="250" w:hanging="801"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>10-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>申請履約保證保險</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>支出憑證或收費標準證明</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>可以用哪些文件</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60E4640C" w14:textId="56F624C7" w:rsidR="00D47B96" w:rsidRPr="00D47B96" w:rsidRDefault="00D47B96" w:rsidP="00D47B96">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="800" w:hanging="800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47B96">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>A：1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47B96">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>以繳費起始</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>日為114年</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>履約保證保險收據正本</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及保險證明單</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>為原則。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DF0823" w14:textId="16DB8FD1" w:rsidR="00D47B96" w:rsidRPr="00D47B96" w:rsidRDefault="00D47B96" w:rsidP="00D47B96">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="720" w:hanging="320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47B96">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E56">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>如果無法提供</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>收據</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E56">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>正本，可提供</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>上開資料</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E56">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>影印本加蓋與正本相符及公司大、小章代替</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47B96">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCF7080" w14:textId="77777777" w:rsidR="00D47B96" w:rsidRPr="00D47B96" w:rsidRDefault="00D47B96">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="964" w:hanging="964"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="新細明體"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088A952A" w14:textId="77777777" w:rsidR="00D47B96" w:rsidRPr="00D47B96" w:rsidRDefault="00D47B96">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="964" w:hanging="964"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="新細明體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="006623C9" w14:paraId="2677D707" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8354" w:type="dxa"/>
             <w:tcBorders>
@@ -1942,175 +2489,234 @@
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidR="00C11205">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>：旅行業申請履約保證保險費用補助額度？分公司是否得申請？</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E80FF5B" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5E80FF5B" w14:textId="21C065B3" w:rsidR="006623C9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="936" w:hanging="794"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：1.每家旅行業可申請</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>年度履約保證保險費用50%補助，最高補助1萬元。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="15D141C5" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="00000000">
+        <w:t>年度</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5B96" w:rsidRPr="004B5B96">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（起始日為114年即可）</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5FBD" w:rsidRPr="008E5FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>繳交之</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>履約保證保險費用50%補助，最高補助1萬元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D141C5" w14:textId="093B8448" w:rsidR="006623C9" w:rsidRPr="008E5FBD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="960" w:hanging="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-          <w:sz w:val="32"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="7D829CC6" w14:textId="61EB1D86" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">　　2.設有分公司之業者，可再申請因分公司而增加之費用之50%補助，每家分公司最高可增加2,500元補助</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5FBD" w:rsidRPr="008E5FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，故總經費支出明細表中</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E56">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>除本公司保費外，應</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>分別</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5FBD" w:rsidRPr="008E5FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>列明分公司名稱及分公司之保險費用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D829CC6" w14:textId="68CAE07C" w:rsidR="00836F46" w:rsidRDefault="00AF3DAB" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>參</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF06F0">
+        <w:t>肆</w:t>
+      </w:r>
+      <w:r w:rsidR="00836F46" w:rsidRPr="00CF06F0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00836F46">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>旅行業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00836F46">
+      <w:r w:rsidR="00836F46" w:rsidRPr="00836F46">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>電子商務管理系統</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00836F46">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A0900" w14:paraId="1BA273B9" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
@@ -2161,113 +2767,195 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD3CF2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>旅行業可申請電子商務管理系統補助之項目？</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="423E51F4" w14:textId="77777777" w:rsidR="009A0900" w:rsidRDefault="009A0900" w:rsidP="009A0900">
+    <w:p w14:paraId="423E51F4" w14:textId="6CD6E391" w:rsidR="009A0900" w:rsidRDefault="009A0900" w:rsidP="00FE5CCF">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="680" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FD3CF2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本署為</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FD3CF2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>鼓勵業者提升數位化能力，提供旅行業數位升級廠商資料參考。舉凡首次建置者，不限系統業者及方案，各式 ERP 系統、訂單系統、財會系統等，</w:t>
+        <w:t>鼓勵業者提升數位化能力，</w:t>
+      </w:r>
+      <w:r w:rsidR="0020747A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>已</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>請各公會協助轉知旅行業者，可</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3650">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>提供</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>旅行業者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>數位升級廠商資料</w:t>
+      </w:r>
+      <w:r w:rsidR="0020747A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>名單</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>參考。舉凡首次建置者，不限系統業者及方案，各式 ERP 系統、訂單系統、財會系統等，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FD3CF2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>均得提出</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FD3CF2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申請補助。</w:t>
+        <w:t>申請補助</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6E56" w:rsidRPr="00A0595A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，惟單純架設公司網站非屬電子商務管理系統，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0595A" w:rsidRPr="00A0595A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>故不在本次補助範圍</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9353C8" w14:textId="77777777" w:rsidR="009A0900" w:rsidRPr="009A0900" w:rsidRDefault="009A0900" w:rsidP="009A0900">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00836F46" w14:paraId="69A5650E" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
@@ -2306,51 +2994,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>：旅行業申請首次建置電子商務管理系統補助應檢附文件及申請期限？</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0922AF3E" w14:textId="497AFF1D" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
+    <w:p w14:paraId="0922AF3E" w14:textId="016E4230" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="800" w:hanging="800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：1.旅行業應於115年11月30日前</w:t>
       </w:r>
       <w:r w:rsidR="00C658B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -2359,83 +3047,437 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>以掛號郵寄</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>至本署</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>（臺北市大安區忠孝東路4段290號9樓）申請。</w:t>
+        <w:t>（臺北市大安區忠孝東路4段290號9樓）</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>註明</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>115年首次建置電子商務管理系統</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A9993F" w14:textId="0E99C4D2" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t xml:space="preserve">2.檢附資料包含申請表、領據、支出憑證或收費標準證明、總經費支出明細表、切結書、執行成果報告（前後對照說明）、首次建置電子商務管理系統證明文件、金融機構存摺封面影本、公職人員之關係人身分關係揭露表等。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC3438C" w14:textId="77777777" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
+      <w:pPr>
+        <w:pStyle w:val="a0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8355" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8355"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0056411A" w14:paraId="360AB060" w14:textId="77777777" w:rsidTr="00C06018">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65562D09" w14:textId="18D19B55" w:rsidR="0056411A" w:rsidRPr="00FF183E" w:rsidRDefault="0056411A" w:rsidP="00C06018">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+              <w:ind w:left="801" w:hangingChars="250" w:hanging="801"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF183E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Q1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF183E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF183E" w:rsidRPr="00FF183E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF183E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF183E" w:rsidRPr="00FF183E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>首次建置電子商務管理系統證明文件</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14399">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>及執行成果</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF183E" w:rsidRPr="00FF183E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>文件?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="199CCC7C" w14:textId="798161C6" w:rsidR="00A14399" w:rsidRPr="009E35EA" w:rsidRDefault="0056411A" w:rsidP="00A14399">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="800" w:hanging="800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>A：1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>首次建置系統證明文件可提供契約書影本，如果契約書頁</w:t>
+      </w:r>
+      <w:r w:rsidR="004044C6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>面</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>過多，可提供重點頁面參考，主要包括系統內容、費用、日期</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>等資料</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F916DF1" w14:textId="1BDE76D5" w:rsidR="0056411A" w:rsidRPr="009E35EA" w:rsidRDefault="0056411A" w:rsidP="0056411A">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="720" w:hanging="320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">2.檢附資料包含申請表、領據、支出憑證或收費標準證明、總經費支出明細表、切結書、執行成果報告（前後對照說明）、首次建置電子商務管理系統證明文件、金融機構存摺封面影本、公職人員之關係人身分關係揭露表等。 </w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>執行成果報告說明設置系統前及設置後作業之不同，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>為公司帶來哪些助益</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>另可提供前後</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之截圖</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>資料</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>以供對照</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="006623C9" w14:paraId="517B1EE3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
@@ -2631,103 +3673,134 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>115</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年度首次建置電子商務管理系統或之業者。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4683701B" w14:textId="77777777" w:rsidR="009A0900" w:rsidRDefault="009A0900" w:rsidP="00C11205">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="652" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1713408D" w14:textId="671EAA83" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1713408D" w14:textId="1600FFD2" w:rsidR="00836F46" w:rsidRDefault="00AF3DAB" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>肆</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF06F0">
+        <w:t>伍</w:t>
+      </w:r>
+      <w:r w:rsidR="00836F46" w:rsidRPr="00CF06F0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00836F46">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>旅行業</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00836F46">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>永續認證標章補助</w:t>
+        <w:t>永續認</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（驗）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00836F46">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>證標章</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00836F46">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>補助</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A0900" w14:paraId="1D5BF1DB" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
@@ -2791,51 +3864,51 @@
               <w:t>永續認</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(驗)證相關標章補助項目？</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B5A2849" w14:textId="5A6E33E0" w:rsidR="009A0900" w:rsidRPr="00C11205" w:rsidRDefault="009A0900" w:rsidP="009A0900">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：只要於</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>115</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
@@ -2905,51 +3978,51 @@
         <w:t>等均可申請，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>不限認</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（驗）證單位及標章。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0435BE19" w14:textId="77777777" w:rsidR="009A0900" w:rsidRPr="009A0900" w:rsidRDefault="009A0900" w:rsidP="009A0900">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00836F46" w14:paraId="5DEAB796" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
@@ -3017,228 +4090,656 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>續標章認</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(驗)證補助應檢附文件及申請期限？</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1091EA15" w14:textId="2402D412" w:rsidR="00836F46" w:rsidRDefault="00836F46" w:rsidP="00836F46">
+    <w:p w14:paraId="1091EA15" w14:textId="0B370410" w:rsidR="00836F46" w:rsidRPr="00A14399" w:rsidRDefault="00836F46" w:rsidP="00836F46">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="640" w:hanging="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：1.旅行業應於115年11月30日前</w:t>
       </w:r>
       <w:r w:rsidR="00C658B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>以掛號郵寄</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>至本署</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>（臺北市大安區忠孝東路4段290號9樓）申請。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32257FD5" w14:textId="6A828F60" w:rsidR="006623C9" w:rsidRPr="00836F46" w:rsidRDefault="00836F46" w:rsidP="00C11205">
+        <w:t>（臺北市大安區忠孝東路4段290號9樓）</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>註明</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>115年永</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>續標章認</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（驗）證補助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32257FD5" w14:textId="797AFF8A" w:rsidR="006623C9" w:rsidRPr="00836F46" w:rsidRDefault="00836F46" w:rsidP="00C11205">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="320"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2.檢附資</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>料</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>包含申請表、領據、支出憑證或收費標準證明、</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2.檢附資料包含申請表、領據、支出憑證或收費標準證明、總經費支出明細表、切結書、相關認（驗）證、證書或</w:t>
+        <w:t>總經費支出明細表、切結書、相關認（驗）證、證書或</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>標章影本</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、金融機構存摺封面影本、公職人員之關係人身分關係揭露表等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA3E816" w14:textId="77777777" w:rsidR="00C627D1" w:rsidRPr="00C627D1" w:rsidRDefault="00C627D1" w:rsidP="00C11205">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8355" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8355"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E35EA" w14:paraId="1FABE8D3" w14:textId="77777777" w:rsidTr="00E32295">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326D2186" w14:textId="5C051FCC" w:rsidR="009E35EA" w:rsidRDefault="009E35EA" w:rsidP="00E32295">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+              <w:ind w:left="801" w:hangingChars="250" w:hanging="801"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B5B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>17-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>如果</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14399">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>永續相關</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A14399">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>標章認</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A14399">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(驗)證</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>費用是在114年繳納，不易提供正本憑證，是否可用影本代替嗎</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5B96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7005C53C" w14:textId="2C5247C5" w:rsidR="009E35EA" w:rsidRPr="004B5B96" w:rsidRDefault="009E35EA" w:rsidP="004B5B96">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="510" w:hanging="510"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>A：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>可以，本案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>考量</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>各認</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(驗)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>證標章</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>收費時間不一，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>如無法提供原始</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>繳納</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>憑證，可用影本加蓋與正本相符及公司大小章，或提供</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>收費標準證明</w:t>
+      </w:r>
+      <w:r w:rsidR="004044C6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>【</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>如認（驗）證單位官網之收費標準表</w:t>
+      </w:r>
+      <w:r w:rsidR="004044C6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>】</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>代替</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E35EA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CB61A0" w14:textId="77777777" w:rsidR="009E35EA" w:rsidRPr="00A66DE6" w:rsidRDefault="009E35EA" w:rsidP="00C11205">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="006623C9" w14:paraId="478FA939" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="126F0140" w14:textId="25421836" w:rsidR="006623C9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="126F0140" w14:textId="611A687F" w:rsidR="006623C9" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
               <w:ind w:left="801" w:hanging="801"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Q1</w:t>
             </w:r>
             <w:r w:rsidR="00C11205">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>：旅行業申請115年首次取得永續相關標章認證費用補助額度？分公司取得相關</w:t>
+              <w:t>：旅行業申請115年首次取得永續相關</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>標章認</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A14399">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>（驗）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>證費用補助額度？分公司取得相關</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>標章得否</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>申請補助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -3288,236 +4789,307 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2.分公司取得相關標章者，得再補助相關費用90%，每多一家分公司取得相關標章，可再增加2萬元補助，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>均需由</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>總公司提出申請。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77879852" w14:textId="2C668A79" w:rsidR="00C627D1" w:rsidRPr="00C11205" w:rsidRDefault="00000000" w:rsidP="00C11205">
+    <w:p w14:paraId="03B3B0A8" w14:textId="7626C00F" w:rsidR="00C11205" w:rsidRPr="002C31CB" w:rsidRDefault="00000000" w:rsidP="002C31CB">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="934" w:hanging="310"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...10 lines deleted...]
-        <w:t>3.每家旅行業僅得申請一次永續相關認證標章補助，</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3.每家旅行業僅得申請一次永續相關認</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（驗）</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>證標章</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>補助，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>惟倘於</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請後方有其他分公司取得標章者，不在此限。</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8354"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11205" w14:paraId="7A1366C8" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8CDD52" w14:textId="01355997" w:rsidR="00C11205" w:rsidRDefault="00C11205" w:rsidP="007A041B">
+          <w:p w14:paraId="1F8CDD52" w14:textId="029DF6F8" w:rsidR="00C11205" w:rsidRDefault="00C11205" w:rsidP="007A041B">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
               <w:ind w:left="871" w:hanging="871"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Q1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>：114年(含)之前已取得永續認證相關標章者，可否申請補助？</w:t>
+              <w:t>：114年(含)之前已取得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>永續認</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A14399" w:rsidRPr="00A14399">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>（驗）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>證相關標章者，可否申請補助？</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="555AF83F" w14:textId="79CFBD04" w:rsidR="00C11205" w:rsidRDefault="00C11205" w:rsidP="00C11205">
+    <w:p w14:paraId="555AF83F" w14:textId="6E455DA7" w:rsidR="00C11205" w:rsidRDefault="00C11205" w:rsidP="00C11205">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="652" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：否，本案係為配合行政院永續政策，鼓勵業者取得永續認證標章，故僅補助</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>115</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>年度取得永續認證相關標章之業者。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C49C3B3" w14:textId="7DDA636B" w:rsidR="00C627D1" w:rsidRDefault="009A0900" w:rsidP="00C11205">
+        <w:t>年度取得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>永續認</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C31CB" w:rsidRPr="002C31CB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（驗）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>證相關標章之業者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C49C3B3" w14:textId="2BE36050" w:rsidR="00C627D1" w:rsidRDefault="00AF3DAB" w:rsidP="00C11205">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>伍</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>陸</w:t>
       </w:r>
       <w:r w:rsidR="00C11205" w:rsidRPr="00CF06F0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00C11205">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>其他補助原則</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
@@ -3622,58 +5194,50 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本署依</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>受理日期為審查先後順序，補助經費用罄時，即停止受理申請。</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="006623C9" w14:paraId="44AB55EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
@@ -3748,51 +5312,50 @@
               <w:t>，或有未依本要點規定期限提出申請案件，還可以獲得補助嗎？</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C0C9ADF" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A：旅行業申請補助時</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>或本署受理</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>後核撥前，有受撤銷或廢止旅行業執照、受停業處分、或有法定事由須補足保證金而未補足者，駁回其補助申請。如曾</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
@@ -3823,63 +5386,50 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本要點所規定期限內提出申請，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>逕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>不予受理。</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="006623C9" w14:paraId="422D3EF4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
@@ -4022,51 +5572,51 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依本署所</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>定期限繳回已領取之補助款。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702428E8" w14:textId="77777777" w:rsidR="009A0900" w:rsidRPr="00A879E2" w:rsidRDefault="009A0900" w:rsidP="00A879E2">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180"/>
         <w:ind w:left="482" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A0900" w14:paraId="08969A49" w14:textId="77777777" w:rsidTr="007A041B">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
@@ -4131,51 +5681,51 @@
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：旅行業提出申請後，如經審查須補正相關文件或憑證，應於通知日翌日起算7個日曆天為之，逾期者駁回其申請。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759AB201" w14:textId="661FCC2D" w:rsidR="006623C9" w:rsidRPr="00A879E2" w:rsidRDefault="006623C9" w:rsidP="00A879E2">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8355" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8355"/>
       </w:tblGrid>
       <w:tr w:rsidR="006623C9" w14:paraId="3953C01E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
@@ -4219,224 +5769,275 @@
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>：稅務申報之規定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19FC885D" w14:textId="1363C02F" w:rsidR="006623C9" w:rsidRPr="00C11205" w:rsidRDefault="00000000" w:rsidP="00C11205">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>A：補助對象依本要點所領取之補助款項，應依相關稅法規定申報所得稅。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08080A71" w14:textId="3706EEC1" w:rsidR="006623C9" w:rsidRDefault="009A0900">
+    <w:p w14:paraId="710B7A8F" w14:textId="77777777" w:rsidR="00C534C5" w:rsidRDefault="00C534C5">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+    </w:p>
+    <w:p w14:paraId="08080A71" w14:textId="4B64B1F2" w:rsidR="006623C9" w:rsidRDefault="00AF3DAB">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="180" w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>陸</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>柒</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009A0900">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、補助諮詢專線</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37853C6F" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="00000000" w:rsidP="00A879E2">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="440" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一、申請旅行業履約保證保險補助：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6C4EAF" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="00000000" w:rsidP="00A879E2">
+    <w:p w14:paraId="0D6C4EAF" w14:textId="6EE4533B" w:rsidR="006623C9" w:rsidRDefault="00000000" w:rsidP="00452EB0">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="200" w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>服務專線(02)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>87739872或(02)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>87739542</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1359AE" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="00000000" w:rsidP="00A879E2">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="440" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="0F1359AE" w14:textId="77777777" w:rsidR="006623C9" w:rsidRDefault="00000000" w:rsidP="00A879E2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>二、申請其他補助:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AD5029" w14:textId="5BD71073" w:rsidR="006623C9" w:rsidRDefault="00000000" w:rsidP="00452EB0">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="180" w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="300" w:left="4760" w:hangingChars="1300" w:hanging="4160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>二、申請其他補助:</w:t>
-[...21 lines deleted...]
-        <w:t>服務專線：（02）23491500分機8216至8229及8283。</w:t>
+        <w:t>服務專線：（02）23491500分機82</w:t>
+      </w:r>
+      <w:r w:rsidR="00452EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>21、8222、8224、8226、8228、8229、</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3650">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:r w:rsidR="00452EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及8283</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006623C9">
-      <w:footerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="1701" w:bottom="1418" w:left="1701" w:header="720" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B2B7822" w14:textId="77777777" w:rsidR="00754780" w:rsidRDefault="00754780">
+    <w:p w14:paraId="2703ADB4" w14:textId="77777777" w:rsidR="00262732" w:rsidRDefault="00262732">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EAE91F1" w14:textId="77777777" w:rsidR="00754780" w:rsidRDefault="00754780">
+    <w:p w14:paraId="4D97E3D0" w14:textId="77777777" w:rsidR="00262732" w:rsidRDefault="00262732">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -4558,61 +6159,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="525BBEF1" w14:textId="77777777" w:rsidR="00D2336C" w:rsidRDefault="00D2336C">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="4848"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43110C32" w14:textId="77777777" w:rsidR="00754780" w:rsidRDefault="00754780">
+    <w:p w14:paraId="7022B626" w14:textId="77777777" w:rsidR="00262732" w:rsidRDefault="00262732">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AADC5CB" w14:textId="77777777" w:rsidR="00754780" w:rsidRDefault="00754780">
+    <w:p w14:paraId="2B3C2169" w14:textId="77777777" w:rsidR="00262732" w:rsidRDefault="00262732">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0011497C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9A08C8EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1064" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4673,122 +6274,182 @@
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4544" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5024" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1096707934">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006623C9"/>
+    <w:rsid w:val="00021087"/>
+    <w:rsid w:val="00024CF4"/>
+    <w:rsid w:val="00052231"/>
+    <w:rsid w:val="00084390"/>
+    <w:rsid w:val="000979C8"/>
+    <w:rsid w:val="000E75B0"/>
     <w:rsid w:val="000F6697"/>
+    <w:rsid w:val="001119A1"/>
+    <w:rsid w:val="0019392D"/>
+    <w:rsid w:val="0020747A"/>
+    <w:rsid w:val="002126E2"/>
+    <w:rsid w:val="00222FEB"/>
+    <w:rsid w:val="002366C0"/>
+    <w:rsid w:val="00260364"/>
+    <w:rsid w:val="00262732"/>
+    <w:rsid w:val="002C31CB"/>
+    <w:rsid w:val="00366C83"/>
     <w:rsid w:val="003B592C"/>
+    <w:rsid w:val="003F27E4"/>
+    <w:rsid w:val="004044C6"/>
+    <w:rsid w:val="00452EB0"/>
+    <w:rsid w:val="0045430A"/>
+    <w:rsid w:val="004B5B96"/>
     <w:rsid w:val="004E6ED9"/>
     <w:rsid w:val="00556B31"/>
+    <w:rsid w:val="0056411A"/>
+    <w:rsid w:val="005B57BC"/>
+    <w:rsid w:val="005C7327"/>
     <w:rsid w:val="005D3FF7"/>
+    <w:rsid w:val="005E5182"/>
     <w:rsid w:val="006623C9"/>
     <w:rsid w:val="00754780"/>
+    <w:rsid w:val="007A39E0"/>
+    <w:rsid w:val="007E6E56"/>
+    <w:rsid w:val="00814D22"/>
     <w:rsid w:val="00835357"/>
     <w:rsid w:val="00836F46"/>
+    <w:rsid w:val="00851710"/>
     <w:rsid w:val="008B5588"/>
+    <w:rsid w:val="008E5FBD"/>
     <w:rsid w:val="00915462"/>
+    <w:rsid w:val="00922AC4"/>
+    <w:rsid w:val="00963952"/>
+    <w:rsid w:val="00964964"/>
     <w:rsid w:val="009A0900"/>
+    <w:rsid w:val="009E35EA"/>
+    <w:rsid w:val="00A0595A"/>
+    <w:rsid w:val="00A14399"/>
+    <w:rsid w:val="00A3340A"/>
+    <w:rsid w:val="00A5279F"/>
+    <w:rsid w:val="00A66DE6"/>
+    <w:rsid w:val="00A67536"/>
     <w:rsid w:val="00A879E2"/>
+    <w:rsid w:val="00AC322F"/>
+    <w:rsid w:val="00AF3DAB"/>
+    <w:rsid w:val="00B07988"/>
+    <w:rsid w:val="00B153F7"/>
+    <w:rsid w:val="00B17AF8"/>
+    <w:rsid w:val="00B35511"/>
     <w:rsid w:val="00B42FD1"/>
     <w:rsid w:val="00BD491E"/>
     <w:rsid w:val="00BF3A2C"/>
     <w:rsid w:val="00C11205"/>
+    <w:rsid w:val="00C534C5"/>
     <w:rsid w:val="00C627D1"/>
     <w:rsid w:val="00C65210"/>
     <w:rsid w:val="00C658B2"/>
+    <w:rsid w:val="00C96148"/>
     <w:rsid w:val="00CF06F0"/>
     <w:rsid w:val="00D2336C"/>
+    <w:rsid w:val="00D47B96"/>
     <w:rsid w:val="00D971F8"/>
+    <w:rsid w:val="00DA0F00"/>
+    <w:rsid w:val="00DD3650"/>
     <w:rsid w:val="00DD41EE"/>
+    <w:rsid w:val="00E42FAD"/>
+    <w:rsid w:val="00E52935"/>
+    <w:rsid w:val="00E93D84"/>
     <w:rsid w:val="00F704A4"/>
+    <w:rsid w:val="00FC08F3"/>
     <w:rsid w:val="00FD3CF2"/>
+    <w:rsid w:val="00FE5CCF"/>
+    <w:rsid w:val="00FF183E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="647AC332"/>
   <w15:docId w15:val="{59ADF1A4-95C5-4B84-A3CD-E7435C522D38}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -5836,55 +7497,58 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel68">
     <w:name w:val="ListLabel 68"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="HTML 預設格式 字元"/>
     <w:basedOn w:val="a1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6138,65 +7802,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81C4C795-4276-46C8-8710-81E7158C4F75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>2560</Characters>
+  <Pages>8</Pages>
+  <Words>556</Words>
+  <Characters>3174</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3002</CharactersWithSpaces>
+  <CharactersWithSpaces>3723</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>許俊傑</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">