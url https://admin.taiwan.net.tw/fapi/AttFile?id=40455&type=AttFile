--- v0 (2026-03-28)
+++ v1 (2026-08-18)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\miao-dbnsa\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\miao-dbnsa\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10E3A1D5-1C3B-43A9-9155-07863A69B081}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE26981C-8868-466E-8DD7-C84CB2C4B2A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="工作表1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
@@ -614,51 +614,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="16" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3">
         <v>115</v>
       </c>
       <c r="C2" s="3">
         <v>116</v>
@@ -684,84 +684,92 @@
         <v>142404</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="9"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="5">
         <v>154888</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="4"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="5"/>
+      <c r="B5" s="5">
+        <v>135690</v>
+      </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="5"/>
+      <c r="B6" s="5">
+        <v>170142</v>
+      </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="4"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5"/>
+      <c r="B7" s="5">
+        <v>159197</v>
+      </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="4"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="5"/>
+      <c r="B8" s="5">
+        <v>126303</v>
+      </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="4"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="4"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
     </row>
     <row r="10" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="4"/>
@@ -796,51 +804,51 @@
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="7"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
     </row>
     <row r="14" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
     </row>
     <row r="15" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="12">
         <f t="shared" ref="B15" si="0">SUM(B3:B14)</f>
-        <v>297292</v>
+        <v>888624</v>
       </c>
       <c r="C15" s="12">
         <f t="shared" ref="C15:G15" si="1">SUM(C3:C14)</f>
         <v>0</v>
       </c>
       <c r="D15" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E15" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G15" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="21" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>14</v>
@@ -881,84 +889,92 @@
         <v>43759</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="9"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="5">
         <v>70820</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="4"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="5"/>
+      <c r="B21" s="5">
+        <v>62410</v>
+      </c>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="4"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
     </row>
     <row r="22" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="5"/>
+      <c r="B22" s="5">
+        <v>88552</v>
+      </c>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="4"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
     </row>
     <row r="23" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="5"/>
+      <c r="B23" s="5">
+        <v>97788</v>
+      </c>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="4"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="5"/>
+      <c r="B24" s="5">
+        <v>79686</v>
+      </c>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="4"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="4"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
     </row>
     <row r="26" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="4"/>
@@ -993,51 +1009,51 @@
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="7"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
     </row>
     <row r="30" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
     </row>
     <row r="31" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A31" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="12">
         <f t="shared" ref="B31" si="2">SUM(B19:B30)</f>
-        <v>114579</v>
+        <v>443015</v>
       </c>
       <c r="C31" s="12">
         <f t="shared" ref="C31" si="3">SUM(C19:C30)</f>
         <v>0</v>
       </c>
       <c r="D31" s="12">
         <f t="shared" ref="D31" si="4">SUM(D19:D30)</f>
         <v>0</v>
       </c>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="19"/>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:G1"/>