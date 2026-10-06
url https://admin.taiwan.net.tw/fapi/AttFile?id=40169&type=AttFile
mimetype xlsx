--- v4 (2026-08-21)
+++ v5 (2026-10-06)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C9E434F-6E1A-4E44-8D30-AE60F9AC7D06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1ABCE34-426E-42A1-8521-474B93EA4442}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="14115" windowHeight="15315" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3120" yWindow="735" windowWidth="15465" windowHeight="15465" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年(1-12) " sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q3" i="14" l="1"/>
+  <c r="Q15" i="14" l="1"/>
   <c r="C15" i="14"/>
-  <c r="B15" i="14"/>
   <c r="D15" i="14"/>
   <c r="E15" i="14"/>
   <c r="F15" i="14"/>
   <c r="G15" i="14"/>
   <c r="H15" i="14"/>
   <c r="I15" i="14"/>
   <c r="J15" i="14"/>
   <c r="K15" i="14"/>
   <c r="L15" i="14"/>
   <c r="M15" i="14"/>
   <c r="N15" i="14"/>
   <c r="O15" i="14"/>
   <c r="P15" i="14"/>
+  <c r="B15" i="14"/>
+  <c r="Q3" i="14"/>
   <c r="Q4" i="14"/>
   <c r="Q5" i="14"/>
   <c r="Q6" i="14"/>
   <c r="Q7" i="14"/>
   <c r="Q8" i="14"/>
   <c r="Q9" i="14"/>
   <c r="Q10" i="14"/>
   <c r="Q11" i="14"/>
   <c r="Q12" i="14"/>
   <c r="Q13" i="14"/>
   <c r="Q14" i="14"/>
-  <c r="Q15" i="14" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>月份</t>
   </si>
   <si>
     <t>總計(人)</t>
   </si>
   <si>
     <t>六十石山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>赤科山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鯉魚潭
 風景區</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -778,52 +778,52 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G34" sqref="G34"/>
+    <sheetView tabSelected="1" topLeftCell="J1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Q21" sqref="Q21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1"/>
     <col min="3" max="16" width="17.625" customWidth="1"/>
     <col min="17" max="17" width="17.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
@@ -1209,95 +1209,155 @@
       </c>
       <c r="M8" s="7">
         <v>78949</v>
       </c>
       <c r="N8" s="7">
         <v>97167</v>
       </c>
       <c r="O8" s="7">
         <v>60411</v>
       </c>
       <c r="P8" s="7">
         <v>45470</v>
       </c>
       <c r="Q8" s="6">
         <f t="shared" si="0"/>
         <v>637474</v>
       </c>
       <c r="S8" s="9"/>
       <c r="T8" s="12"/>
       <c r="U8" s="9"/>
     </row>
     <row r="9" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="3">
         <v>7</v>
       </c>
-      <c r="B9" s="10"/>
-[...13 lines deleted...]
-      <c r="P9" s="10"/>
+      <c r="B9" s="10">
+        <v>77647</v>
+      </c>
+      <c r="C9" s="10">
+        <v>70524</v>
+      </c>
+      <c r="D9" s="10">
+        <v>3172</v>
+      </c>
+      <c r="E9" s="10">
+        <v>55985</v>
+      </c>
+      <c r="F9" s="10">
+        <v>13479</v>
+      </c>
+      <c r="G9" s="10">
+        <v>25487</v>
+      </c>
+      <c r="H9" s="10">
+        <v>49651</v>
+      </c>
+      <c r="I9" s="10">
+        <v>3283</v>
+      </c>
+      <c r="J9" s="10">
+        <v>55870</v>
+      </c>
+      <c r="K9" s="10">
+        <v>9748</v>
+      </c>
+      <c r="L9" s="10">
+        <v>66855</v>
+      </c>
+      <c r="M9" s="10">
+        <v>108553</v>
+      </c>
+      <c r="N9" s="10">
+        <v>134242</v>
+      </c>
+      <c r="O9" s="10">
+        <v>208375</v>
+      </c>
+      <c r="P9" s="10">
+        <v>76519</v>
+      </c>
       <c r="Q9" s="6">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>959390</v>
       </c>
       <c r="S9" s="9"/>
       <c r="T9" s="13"/>
       <c r="U9" s="9"/>
     </row>
     <row r="10" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3">
         <v>8</v>
       </c>
-      <c r="B10" s="7"/>
-[...13 lines deleted...]
-      <c r="P10" s="7"/>
+      <c r="B10" s="7">
+        <v>77178</v>
+      </c>
+      <c r="C10" s="7">
+        <v>73483</v>
+      </c>
+      <c r="D10" s="7">
+        <v>8696</v>
+      </c>
+      <c r="E10" s="7">
+        <v>67622</v>
+      </c>
+      <c r="F10" s="7">
+        <v>11864</v>
+      </c>
+      <c r="G10" s="7">
+        <v>28833</v>
+      </c>
+      <c r="H10" s="7">
+        <v>54642</v>
+      </c>
+      <c r="I10" s="7">
+        <v>31505</v>
+      </c>
+      <c r="J10" s="7">
+        <v>70817</v>
+      </c>
+      <c r="K10" s="7">
+        <v>46062</v>
+      </c>
+      <c r="L10" s="7">
+        <v>91910</v>
+      </c>
+      <c r="M10" s="7">
+        <v>125142</v>
+      </c>
+      <c r="N10" s="7">
+        <v>144494</v>
+      </c>
+      <c r="O10" s="7">
+        <v>193928</v>
+      </c>
+      <c r="P10" s="7">
+        <v>75821</v>
+      </c>
       <c r="Q10" s="6">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>1101997</v>
       </c>
       <c r="S10" s="9"/>
       <c r="T10" s="12"/>
       <c r="U10" s="9"/>
     </row>
     <row r="11" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="6">
@@ -1373,111 +1433,111 @@
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S14" s="9"/>
       <c r="T14" s="12"/>
       <c r="U14" s="9"/>
     </row>
     <row r="15" spans="1:21" ht="39.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="11">
         <f>SUM(B3:B14)</f>
-        <v>258795</v>
+        <v>413620</v>
       </c>
       <c r="C15" s="11">
-        <f>SUM(C3:C14)</f>
-        <v>399545</v>
+        <f t="shared" ref="C15:P15" si="1">SUM(C3:C14)</f>
+        <v>543552</v>
       </c>
       <c r="D15" s="11">
-        <f t="shared" ref="D15:P15" si="1">SUM(D3:D14)</f>
-        <v>88417</v>
+        <f t="shared" si="1"/>
+        <v>100285</v>
       </c>
       <c r="E15" s="11">
         <f t="shared" si="1"/>
-        <v>300807</v>
+        <v>424414</v>
       </c>
       <c r="F15" s="11">
         <f t="shared" si="1"/>
-        <v>85302</v>
+        <v>110645</v>
       </c>
       <c r="G15" s="11">
         <f t="shared" si="1"/>
-        <v>174296</v>
+        <v>228616</v>
       </c>
       <c r="H15" s="11">
         <f t="shared" si="1"/>
-        <v>294337</v>
+        <v>398630</v>
       </c>
       <c r="I15" s="11">
         <f t="shared" si="1"/>
-        <v>13722</v>
+        <v>48510</v>
       </c>
       <c r="J15" s="11">
         <f t="shared" si="1"/>
-        <v>331688</v>
+        <v>458375</v>
       </c>
       <c r="K15" s="11">
         <f t="shared" si="1"/>
-        <v>51209</v>
+        <v>107019</v>
       </c>
       <c r="L15" s="11">
         <f t="shared" si="1"/>
-        <v>398322</v>
+        <v>557087</v>
       </c>
       <c r="M15" s="11">
         <f t="shared" si="1"/>
-        <v>499768</v>
+        <v>733463</v>
       </c>
       <c r="N15" s="11">
         <f t="shared" si="1"/>
-        <v>602582</v>
+        <v>881318</v>
       </c>
       <c r="O15" s="11">
         <f t="shared" si="1"/>
-        <v>412012</v>
+        <v>814315</v>
       </c>
       <c r="P15" s="11">
         <f t="shared" si="1"/>
-        <v>340490</v>
+        <v>492830</v>
       </c>
       <c r="Q15" s="15">
         <f>SUM(Q3:Q14)</f>
-        <v>4251292</v>
+        <v>6312679</v>
       </c>
       <c r="S15" s="9"/>
       <c r="T15" s="12"/>
       <c r="U15" s="9"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="S16" s="9"/>
       <c r="T16" s="13"/>
       <c r="U16" s="9"/>
     </row>
     <row r="17" spans="2:21" x14ac:dyDescent="0.25">
       <c r="S17" s="9"/>
       <c r="T17" s="13"/>
       <c r="U17" s="9"/>
     </row>
     <row r="18" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
@@ -1910,51 +1970,51 @@
       <c r="P41" s="9"/>
     </row>
     <row r="42" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B42" s="9"/>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="9"/>
       <c r="J42" s="9"/>
       <c r="K42" s="9"/>
       <c r="L42" s="9"/>
       <c r="M42" s="9"/>
       <c r="N42" s="9"/>
       <c r="O42" s="9"/>
       <c r="P42" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="66" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="46" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>115年(1-12) </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>