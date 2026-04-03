--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26E9CA32-0A57-4B9B-B154-5550F66D4F2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9353105-57AF-43C4-BC9B-18E8571E629B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7890" yWindow="165" windowWidth="20655" windowHeight="14730" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-180" yWindow="165" windowWidth="14490" windowHeight="15405" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年(1-12) " sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q3" i="14" l="1"/>
-  <c r="Q15" i="14" s="1"/>
   <c r="C15" i="14"/>
   <c r="B15" i="14"/>
   <c r="D15" i="14"/>
   <c r="E15" i="14"/>
   <c r="F15" i="14"/>
   <c r="G15" i="14"/>
   <c r="H15" i="14"/>
   <c r="I15" i="14"/>
   <c r="J15" i="14"/>
   <c r="K15" i="14"/>
   <c r="L15" i="14"/>
   <c r="M15" i="14"/>
   <c r="N15" i="14"/>
   <c r="O15" i="14"/>
   <c r="P15" i="14"/>
   <c r="Q4" i="14"/>
   <c r="Q5" i="14"/>
   <c r="Q6" i="14"/>
   <c r="Q7" i="14"/>
   <c r="Q8" i="14"/>
   <c r="Q9" i="14"/>
   <c r="Q10" i="14"/>
   <c r="Q11" i="14"/>
   <c r="Q12" i="14"/>
   <c r="Q13" i="14"/>
   <c r="Q14" i="14"/>
+  <c r="Q15" i="14" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>月份</t>
   </si>
   <si>
     <t>總計(人)</t>
   </si>
   <si>
     <t>六十石山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>赤科山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鯉魚潭
 風景區</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -779,51 +779,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I32" sqref="I32"/>
+      <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1"/>
     <col min="3" max="16" width="17.625" customWidth="1"/>
     <col min="17" max="17" width="17.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
@@ -924,68 +924,98 @@
       </c>
       <c r="M3" s="7">
         <v>72317</v>
       </c>
       <c r="N3" s="7">
         <v>99289</v>
       </c>
       <c r="O3" s="7">
         <v>68569</v>
       </c>
       <c r="P3" s="7">
         <v>55653</v>
       </c>
       <c r="Q3" s="6">
         <f>SUM(B3:P3)</f>
         <v>673972</v>
       </c>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
     </row>
     <row r="4" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3">
         <v>2</v>
       </c>
-      <c r="B4" s="10"/>
-[...13 lines deleted...]
-      <c r="P4" s="10"/>
+      <c r="B4" s="10">
+        <v>55885</v>
+      </c>
+      <c r="C4" s="10">
+        <v>90060</v>
+      </c>
+      <c r="D4" s="10">
+        <v>26132</v>
+      </c>
+      <c r="E4" s="7">
+        <v>68897</v>
+      </c>
+      <c r="F4" s="10">
+        <v>20995</v>
+      </c>
+      <c r="G4" s="10">
+        <v>37431</v>
+      </c>
+      <c r="H4" s="7">
+        <v>57529</v>
+      </c>
+      <c r="I4" s="10">
+        <v>2171</v>
+      </c>
+      <c r="J4" s="10">
+        <v>69287</v>
+      </c>
+      <c r="K4" s="7">
+        <v>13799</v>
+      </c>
+      <c r="L4" s="7">
+        <v>94416</v>
+      </c>
+      <c r="M4" s="7">
+        <v>118730</v>
+      </c>
+      <c r="N4" s="7">
+        <v>114377</v>
+      </c>
+      <c r="O4" s="10">
+        <v>90462</v>
+      </c>
+      <c r="P4" s="10">
+        <v>84540</v>
+      </c>
       <c r="Q4" s="6">
         <f t="shared" ref="Q4:Q14" si="0">SUM(B4:P4)</f>
-        <v>0</v>
+        <v>944711</v>
       </c>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
     </row>
     <row r="5" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="6">
@@ -1223,111 +1253,111 @@
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S14" s="9"/>
       <c r="T14" s="12"/>
       <c r="U14" s="9"/>
     </row>
     <row r="15" spans="1:21" ht="39.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="11">
         <f>SUM(B3:B14)</f>
-        <v>39073</v>
+        <v>94958</v>
       </c>
       <c r="C15" s="11">
         <f>SUM(C3:C14)</f>
-        <v>59581</v>
+        <v>149641</v>
       </c>
       <c r="D15" s="11">
         <f t="shared" ref="D15:P15" si="1">SUM(D3:D14)</f>
-        <v>10678</v>
+        <v>36810</v>
       </c>
       <c r="E15" s="11">
         <f t="shared" si="1"/>
-        <v>40873</v>
+        <v>109770</v>
       </c>
       <c r="F15" s="11">
         <f t="shared" si="1"/>
-        <v>10253</v>
+        <v>31248</v>
       </c>
       <c r="G15" s="11">
         <f t="shared" si="1"/>
-        <v>36185</v>
+        <v>73616</v>
       </c>
       <c r="H15" s="11">
         <f t="shared" si="1"/>
-        <v>48056</v>
+        <v>105585</v>
       </c>
       <c r="I15" s="11">
         <f t="shared" si="1"/>
-        <v>2081</v>
+        <v>4252</v>
       </c>
       <c r="J15" s="11">
         <f t="shared" si="1"/>
-        <v>54712</v>
+        <v>123999</v>
       </c>
       <c r="K15" s="11">
         <f t="shared" si="1"/>
-        <v>10433</v>
+        <v>24232</v>
       </c>
       <c r="L15" s="11">
         <f t="shared" si="1"/>
-        <v>66219</v>
+        <v>160635</v>
       </c>
       <c r="M15" s="11">
         <f t="shared" si="1"/>
-        <v>72317</v>
+        <v>191047</v>
       </c>
       <c r="N15" s="11">
         <f t="shared" si="1"/>
-        <v>99289</v>
+        <v>213666</v>
       </c>
       <c r="O15" s="11">
         <f t="shared" si="1"/>
-        <v>68569</v>
+        <v>159031</v>
       </c>
       <c r="P15" s="11">
         <f t="shared" si="1"/>
-        <v>55653</v>
+        <v>140193</v>
       </c>
       <c r="Q15" s="15">
         <f>SUM(Q3:Q14)</f>
-        <v>673972</v>
+        <v>1618683</v>
       </c>
       <c r="S15" s="9"/>
       <c r="T15" s="12"/>
       <c r="U15" s="9"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="S16" s="9"/>
       <c r="T16" s="13"/>
       <c r="U16" s="9"/>
     </row>
     <row r="17" spans="2:21" x14ac:dyDescent="0.25">
       <c r="S17" s="9"/>
       <c r="T17" s="13"/>
       <c r="U17" s="9"/>
     </row>
     <row r="18" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>