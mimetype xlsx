--- v1 (2026-04-03)
+++ v2 (2026-05-19)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9353105-57AF-43C4-BC9B-18E8571E629B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97CABF0C-75DA-4127-B66E-DC54900DDCBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-180" yWindow="165" windowWidth="14490" windowHeight="15405" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="75" yWindow="75" windowWidth="15180" windowHeight="15480" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年(1-12) " sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q3" i="14" l="1"/>
+  <c r="Q15" i="14" l="1"/>
+  <c r="Q3" i="14"/>
   <c r="C15" i="14"/>
   <c r="B15" i="14"/>
   <c r="D15" i="14"/>
   <c r="E15" i="14"/>
   <c r="F15" i="14"/>
   <c r="G15" i="14"/>
   <c r="H15" i="14"/>
   <c r="I15" i="14"/>
   <c r="J15" i="14"/>
   <c r="K15" i="14"/>
   <c r="L15" i="14"/>
   <c r="M15" i="14"/>
   <c r="N15" i="14"/>
   <c r="O15" i="14"/>
   <c r="P15" i="14"/>
   <c r="Q4" i="14"/>
   <c r="Q5" i="14"/>
   <c r="Q6" i="14"/>
   <c r="Q7" i="14"/>
   <c r="Q8" i="14"/>
   <c r="Q9" i="14"/>
   <c r="Q10" i="14"/>
   <c r="Q11" i="14"/>
   <c r="Q12" i="14"/>
   <c r="Q13" i="14"/>
   <c r="Q14" i="14"/>
-  <c r="Q15" i="14" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>月份</t>
   </si>
   <si>
     <t>總計(人)</t>
   </si>
   <si>
     <t>六十石山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>赤科山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鯉魚潭
 風景區</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -778,52 +778,52 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Q16" sqref="Q16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1"/>
     <col min="3" max="16" width="17.625" customWidth="1"/>
     <col min="17" max="17" width="17.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
@@ -981,95 +981,155 @@
       </c>
       <c r="M4" s="7">
         <v>118730</v>
       </c>
       <c r="N4" s="7">
         <v>114377</v>
       </c>
       <c r="O4" s="10">
         <v>90462</v>
       </c>
       <c r="P4" s="10">
         <v>84540</v>
       </c>
       <c r="Q4" s="6">
         <f t="shared" ref="Q4:Q14" si="0">SUM(B4:P4)</f>
         <v>944711</v>
       </c>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
     </row>
     <row r="5" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3">
         <v>3</v>
       </c>
-      <c r="B5" s="7"/>
-[...13 lines deleted...]
-      <c r="P5" s="7"/>
+      <c r="B5" s="7">
+        <v>31132</v>
+      </c>
+      <c r="C5" s="7">
+        <v>56449</v>
+      </c>
+      <c r="D5" s="7">
+        <v>13409</v>
+      </c>
+      <c r="E5" s="7">
+        <v>40008</v>
+      </c>
+      <c r="F5" s="7">
+        <v>15425</v>
+      </c>
+      <c r="G5" s="7">
+        <v>27725</v>
+      </c>
+      <c r="H5" s="7">
+        <v>47344</v>
+      </c>
+      <c r="I5" s="7">
+        <v>2381</v>
+      </c>
+      <c r="J5" s="7">
+        <v>50407</v>
+      </c>
+      <c r="K5" s="7">
+        <v>6945</v>
+      </c>
+      <c r="L5" s="7">
+        <v>60109</v>
+      </c>
+      <c r="M5" s="7">
+        <v>63533</v>
+      </c>
+      <c r="N5" s="7">
+        <v>88374</v>
+      </c>
+      <c r="O5" s="7">
+        <v>57167</v>
+      </c>
+      <c r="P5" s="7">
+        <v>48936</v>
+      </c>
       <c r="Q5" s="6">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>609344</v>
       </c>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
     </row>
     <row r="6" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3">
         <v>4</v>
       </c>
-      <c r="B6" s="7"/>
-[...13 lines deleted...]
-      <c r="P6" s="7"/>
+      <c r="B6" s="7">
+        <v>40397</v>
+      </c>
+      <c r="C6" s="7">
+        <v>64240</v>
+      </c>
+      <c r="D6" s="7">
+        <v>14895</v>
+      </c>
+      <c r="E6" s="7">
+        <v>53002</v>
+      </c>
+      <c r="F6" s="10">
+        <v>16881</v>
+      </c>
+      <c r="G6" s="10">
+        <v>27020</v>
+      </c>
+      <c r="H6" s="7">
+        <v>49435</v>
+      </c>
+      <c r="I6" s="7">
+        <v>2368</v>
+      </c>
+      <c r="J6" s="7">
+        <v>54715</v>
+      </c>
+      <c r="K6" s="7">
+        <v>7134</v>
+      </c>
+      <c r="L6" s="7">
+        <v>62770</v>
+      </c>
+      <c r="M6" s="7">
+        <v>82264</v>
+      </c>
+      <c r="N6" s="7">
+        <v>96877</v>
+      </c>
+      <c r="O6" s="10">
+        <v>67756</v>
+      </c>
+      <c r="P6" s="7">
+        <v>55042</v>
+      </c>
       <c r="Q6" s="6">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>694796</v>
       </c>
       <c r="S6" s="9"/>
       <c r="T6" s="12"/>
       <c r="U6" s="9"/>
     </row>
     <row r="7" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="6">
@@ -1253,111 +1313,111 @@
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S14" s="9"/>
       <c r="T14" s="12"/>
       <c r="U14" s="9"/>
     </row>
     <row r="15" spans="1:21" ht="39.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="11">
         <f>SUM(B3:B14)</f>
-        <v>94958</v>
+        <v>166487</v>
       </c>
       <c r="C15" s="11">
         <f>SUM(C3:C14)</f>
-        <v>149641</v>
+        <v>270330</v>
       </c>
       <c r="D15" s="11">
         <f t="shared" ref="D15:P15" si="1">SUM(D3:D14)</f>
-        <v>36810</v>
+        <v>65114</v>
       </c>
       <c r="E15" s="11">
         <f t="shared" si="1"/>
-        <v>109770</v>
+        <v>202780</v>
       </c>
       <c r="F15" s="11">
         <f t="shared" si="1"/>
-        <v>31248</v>
+        <v>63554</v>
       </c>
       <c r="G15" s="11">
         <f t="shared" si="1"/>
-        <v>73616</v>
+        <v>128361</v>
       </c>
       <c r="H15" s="11">
         <f t="shared" si="1"/>
-        <v>105585</v>
+        <v>202364</v>
       </c>
       <c r="I15" s="11">
         <f t="shared" si="1"/>
-        <v>4252</v>
+        <v>9001</v>
       </c>
       <c r="J15" s="11">
         <f t="shared" si="1"/>
-        <v>123999</v>
+        <v>229121</v>
       </c>
       <c r="K15" s="11">
         <f t="shared" si="1"/>
-        <v>24232</v>
+        <v>38311</v>
       </c>
       <c r="L15" s="11">
         <f t="shared" si="1"/>
-        <v>160635</v>
+        <v>283514</v>
       </c>
       <c r="M15" s="11">
         <f t="shared" si="1"/>
-        <v>191047</v>
+        <v>336844</v>
       </c>
       <c r="N15" s="11">
         <f t="shared" si="1"/>
-        <v>213666</v>
+        <v>398917</v>
       </c>
       <c r="O15" s="11">
         <f t="shared" si="1"/>
-        <v>159031</v>
+        <v>283954</v>
       </c>
       <c r="P15" s="11">
         <f t="shared" si="1"/>
-        <v>140193</v>
+        <v>244171</v>
       </c>
       <c r="Q15" s="15">
         <f>SUM(Q3:Q14)</f>
-        <v>1618683</v>
+        <v>2922823</v>
       </c>
       <c r="S15" s="9"/>
       <c r="T15" s="12"/>
       <c r="U15" s="9"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="S16" s="9"/>
       <c r="T16" s="13"/>
       <c r="U16" s="9"/>
     </row>
     <row r="17" spans="2:21" x14ac:dyDescent="0.25">
       <c r="S17" s="9"/>
       <c r="T17" s="13"/>
       <c r="U17" s="9"/>
     </row>
     <row r="18" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>