--- v2 (2026-05-19)
+++ v3 (2026-07-04)
@@ -1,100 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97CABF0C-75DA-4127-B66E-DC54900DDCBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E44AFD0F-2F45-4B5C-BDDA-5D0275723DD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="75" yWindow="75" windowWidth="15180" windowHeight="15480" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="105" yWindow="435" windowWidth="14205" windowHeight="15120" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年(1-12) " sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q15" i="14" l="1"/>
-  <c r="Q3" i="14"/>
+  <c r="Q3" i="14" l="1"/>
   <c r="C15" i="14"/>
   <c r="B15" i="14"/>
   <c r="D15" i="14"/>
   <c r="E15" i="14"/>
   <c r="F15" i="14"/>
   <c r="G15" i="14"/>
   <c r="H15" i="14"/>
   <c r="I15" i="14"/>
   <c r="J15" i="14"/>
   <c r="K15" i="14"/>
   <c r="L15" i="14"/>
   <c r="M15" i="14"/>
   <c r="N15" i="14"/>
   <c r="O15" i="14"/>
   <c r="P15" i="14"/>
   <c r="Q4" i="14"/>
   <c r="Q5" i="14"/>
   <c r="Q6" i="14"/>
   <c r="Q7" i="14"/>
+  <c r="Q15" i="14" s="1"/>
   <c r="Q8" i="14"/>
   <c r="Q9" i="14"/>
   <c r="Q10" i="14"/>
   <c r="Q11" i="14"/>
   <c r="Q12" i="14"/>
   <c r="Q13" i="14"/>
   <c r="Q14" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>月份</t>
   </si>
   <si>
     <t>總計(人)</t>
   </si>
   <si>
     <t>六十石山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>赤科山</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -778,52 +778,52 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="Q16" sqref="Q16"/>
+    <sheetView tabSelected="1" topLeftCell="J1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Q20" sqref="Q20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1"/>
     <col min="3" max="16" width="17.625" customWidth="1"/>
     <col min="17" max="17" width="17.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
@@ -1095,68 +1095,98 @@
       </c>
       <c r="M6" s="7">
         <v>82264</v>
       </c>
       <c r="N6" s="7">
         <v>96877</v>
       </c>
       <c r="O6" s="10">
         <v>67756</v>
       </c>
       <c r="P6" s="7">
         <v>55042</v>
       </c>
       <c r="Q6" s="6">
         <f t="shared" si="0"/>
         <v>694796</v>
       </c>
       <c r="S6" s="9"/>
       <c r="T6" s="12"/>
       <c r="U6" s="9"/>
     </row>
     <row r="7" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3">
         <v>5</v>
       </c>
-      <c r="B7" s="7"/>
-[...13 lines deleted...]
-      <c r="P7" s="7"/>
+      <c r="B7" s="7">
+        <v>42714</v>
+      </c>
+      <c r="C7" s="7">
+        <v>67653</v>
+      </c>
+      <c r="D7" s="7">
+        <v>13669</v>
+      </c>
+      <c r="E7" s="7">
+        <v>51030</v>
+      </c>
+      <c r="F7" s="7">
+        <v>12907</v>
+      </c>
+      <c r="G7" s="7">
+        <v>23910</v>
+      </c>
+      <c r="H7" s="7">
+        <v>48001</v>
+      </c>
+      <c r="I7" s="7">
+        <v>2438</v>
+      </c>
+      <c r="J7" s="7">
+        <v>52641</v>
+      </c>
+      <c r="K7" s="7">
+        <v>6673</v>
+      </c>
+      <c r="L7" s="7">
+        <v>60390</v>
+      </c>
+      <c r="M7" s="7">
+        <v>83975</v>
+      </c>
+      <c r="N7" s="7">
+        <v>106498</v>
+      </c>
+      <c r="O7" s="7">
+        <v>67647</v>
+      </c>
+      <c r="P7" s="7">
+        <v>50849</v>
+      </c>
       <c r="Q7" s="6">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>690995</v>
       </c>
       <c r="S7" s="9"/>
       <c r="T7" s="12"/>
       <c r="U7" s="9"/>
     </row>
     <row r="8" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="6">
@@ -1313,111 +1343,111 @@
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S14" s="9"/>
       <c r="T14" s="12"/>
       <c r="U14" s="9"/>
     </row>
     <row r="15" spans="1:21" ht="39.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="11">
         <f>SUM(B3:B14)</f>
-        <v>166487</v>
+        <v>209201</v>
       </c>
       <c r="C15" s="11">
         <f>SUM(C3:C14)</f>
-        <v>270330</v>
+        <v>337983</v>
       </c>
       <c r="D15" s="11">
         <f t="shared" ref="D15:P15" si="1">SUM(D3:D14)</f>
-        <v>65114</v>
+        <v>78783</v>
       </c>
       <c r="E15" s="11">
         <f t="shared" si="1"/>
-        <v>202780</v>
+        <v>253810</v>
       </c>
       <c r="F15" s="11">
         <f t="shared" si="1"/>
-        <v>63554</v>
+        <v>76461</v>
       </c>
       <c r="G15" s="11">
         <f t="shared" si="1"/>
-        <v>128361</v>
+        <v>152271</v>
       </c>
       <c r="H15" s="11">
         <f t="shared" si="1"/>
-        <v>202364</v>
+        <v>250365</v>
       </c>
       <c r="I15" s="11">
         <f t="shared" si="1"/>
-        <v>9001</v>
+        <v>11439</v>
       </c>
       <c r="J15" s="11">
         <f t="shared" si="1"/>
-        <v>229121</v>
+        <v>281762</v>
       </c>
       <c r="K15" s="11">
         <f t="shared" si="1"/>
-        <v>38311</v>
+        <v>44984</v>
       </c>
       <c r="L15" s="11">
         <f t="shared" si="1"/>
-        <v>283514</v>
+        <v>343904</v>
       </c>
       <c r="M15" s="11">
         <f t="shared" si="1"/>
-        <v>336844</v>
+        <v>420819</v>
       </c>
       <c r="N15" s="11">
         <f t="shared" si="1"/>
-        <v>398917</v>
+        <v>505415</v>
       </c>
       <c r="O15" s="11">
         <f t="shared" si="1"/>
-        <v>283954</v>
+        <v>351601</v>
       </c>
       <c r="P15" s="11">
         <f t="shared" si="1"/>
-        <v>244171</v>
+        <v>295020</v>
       </c>
       <c r="Q15" s="15">
         <f>SUM(Q3:Q14)</f>
-        <v>2922823</v>
+        <v>3613818</v>
       </c>
       <c r="S15" s="9"/>
       <c r="T15" s="12"/>
       <c r="U15" s="9"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="S16" s="9"/>
       <c r="T16" s="13"/>
       <c r="U16" s="9"/>
     </row>
     <row r="17" spans="2:21" x14ac:dyDescent="0.25">
       <c r="S17" s="9"/>
       <c r="T17" s="13"/>
       <c r="U17" s="9"/>
     </row>
     <row r="18" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>