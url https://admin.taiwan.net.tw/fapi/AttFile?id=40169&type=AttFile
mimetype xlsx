--- v3 (2026-07-04)
+++ v4 (2026-08-21)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E44AFD0F-2F45-4B5C-BDDA-5D0275723DD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C9E434F-6E1A-4E44-8D30-AE60F9AC7D06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="105" yWindow="435" windowWidth="14205" windowHeight="15120" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="14115" windowHeight="15315" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年(1-12) " sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q3" i="14" l="1"/>
   <c r="C15" i="14"/>
   <c r="B15" i="14"/>
   <c r="D15" i="14"/>
   <c r="E15" i="14"/>
   <c r="F15" i="14"/>
   <c r="G15" i="14"/>
   <c r="H15" i="14"/>
   <c r="I15" i="14"/>
   <c r="J15" i="14"/>
   <c r="K15" i="14"/>
   <c r="L15" i="14"/>
   <c r="M15" i="14"/>
   <c r="N15" i="14"/>
   <c r="O15" i="14"/>
   <c r="P15" i="14"/>
   <c r="Q4" i="14"/>
   <c r="Q5" i="14"/>
   <c r="Q6" i="14"/>
   <c r="Q7" i="14"/>
-  <c r="Q15" i="14" s="1"/>
   <c r="Q8" i="14"/>
   <c r="Q9" i="14"/>
   <c r="Q10" i="14"/>
   <c r="Q11" i="14"/>
   <c r="Q12" i="14"/>
   <c r="Q13" i="14"/>
   <c r="Q14" i="14"/>
+  <c r="Q15" i="14" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>月份</t>
   </si>
   <si>
     <t>總計(人)</t>
   </si>
   <si>
     <t>六十石山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>赤科山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鯉魚潭
 風景區</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -778,52 +778,52 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="J1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="Q20" sqref="Q20"/>
+    <sheetView tabSelected="1" topLeftCell="I1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="17.625" bestFit="1" customWidth="1"/>
     <col min="3" max="16" width="17.625" customWidth="1"/>
     <col min="17" max="17" width="17.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
@@ -1152,68 +1152,98 @@
       </c>
       <c r="M7" s="7">
         <v>83975</v>
       </c>
       <c r="N7" s="7">
         <v>106498</v>
       </c>
       <c r="O7" s="7">
         <v>67647</v>
       </c>
       <c r="P7" s="7">
         <v>50849</v>
       </c>
       <c r="Q7" s="6">
         <f t="shared" si="0"/>
         <v>690995</v>
       </c>
       <c r="S7" s="9"/>
       <c r="T7" s="12"/>
       <c r="U7" s="9"/>
     </row>
     <row r="8" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3">
         <v>6</v>
       </c>
-      <c r="B8" s="7"/>
-[...13 lines deleted...]
-      <c r="P8" s="7"/>
+      <c r="B8" s="7">
+        <v>49594</v>
+      </c>
+      <c r="C8" s="7">
+        <v>61562</v>
+      </c>
+      <c r="D8" s="7">
+        <v>9634</v>
+      </c>
+      <c r="E8" s="7">
+        <v>46997</v>
+      </c>
+      <c r="F8" s="7">
+        <v>8841</v>
+      </c>
+      <c r="G8" s="7">
+        <v>22025</v>
+      </c>
+      <c r="H8" s="7">
+        <v>43972</v>
+      </c>
+      <c r="I8" s="7">
+        <v>2283</v>
+      </c>
+      <c r="J8" s="7">
+        <v>49926</v>
+      </c>
+      <c r="K8" s="7">
+        <v>6225</v>
+      </c>
+      <c r="L8" s="7">
+        <v>54418</v>
+      </c>
+      <c r="M8" s="7">
+        <v>78949</v>
+      </c>
+      <c r="N8" s="7">
+        <v>97167</v>
+      </c>
+      <c r="O8" s="7">
+        <v>60411</v>
+      </c>
+      <c r="P8" s="7">
+        <v>45470</v>
+      </c>
       <c r="Q8" s="6">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>637474</v>
       </c>
       <c r="S8" s="9"/>
       <c r="T8" s="12"/>
       <c r="U8" s="9"/>
     </row>
     <row r="9" spans="1:21" ht="20.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="10"/>
       <c r="O9" s="10"/>
       <c r="P9" s="10"/>
       <c r="Q9" s="6">
@@ -1343,111 +1373,111 @@
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S14" s="9"/>
       <c r="T14" s="12"/>
       <c r="U14" s="9"/>
     </row>
     <row r="15" spans="1:21" ht="39.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="11">
         <f>SUM(B3:B14)</f>
-        <v>209201</v>
+        <v>258795</v>
       </c>
       <c r="C15" s="11">
         <f>SUM(C3:C14)</f>
-        <v>337983</v>
+        <v>399545</v>
       </c>
       <c r="D15" s="11">
         <f t="shared" ref="D15:P15" si="1">SUM(D3:D14)</f>
-        <v>78783</v>
+        <v>88417</v>
       </c>
       <c r="E15" s="11">
         <f t="shared" si="1"/>
-        <v>253810</v>
+        <v>300807</v>
       </c>
       <c r="F15" s="11">
         <f t="shared" si="1"/>
-        <v>76461</v>
+        <v>85302</v>
       </c>
       <c r="G15" s="11">
         <f t="shared" si="1"/>
-        <v>152271</v>
+        <v>174296</v>
       </c>
       <c r="H15" s="11">
         <f t="shared" si="1"/>
-        <v>250365</v>
+        <v>294337</v>
       </c>
       <c r="I15" s="11">
         <f t="shared" si="1"/>
-        <v>11439</v>
+        <v>13722</v>
       </c>
       <c r="J15" s="11">
         <f t="shared" si="1"/>
-        <v>281762</v>
+        <v>331688</v>
       </c>
       <c r="K15" s="11">
         <f t="shared" si="1"/>
-        <v>44984</v>
+        <v>51209</v>
       </c>
       <c r="L15" s="11">
         <f t="shared" si="1"/>
-        <v>343904</v>
+        <v>398322</v>
       </c>
       <c r="M15" s="11">
         <f t="shared" si="1"/>
-        <v>420819</v>
+        <v>499768</v>
       </c>
       <c r="N15" s="11">
         <f t="shared" si="1"/>
-        <v>505415</v>
+        <v>602582</v>
       </c>
       <c r="O15" s="11">
         <f t="shared" si="1"/>
-        <v>351601</v>
+        <v>412012</v>
       </c>
       <c r="P15" s="11">
         <f t="shared" si="1"/>
-        <v>295020</v>
+        <v>340490</v>
       </c>
       <c r="Q15" s="15">
         <f>SUM(Q3:Q14)</f>
-        <v>3613818</v>
+        <v>4251292</v>
       </c>
       <c r="S15" s="9"/>
       <c r="T15" s="12"/>
       <c r="U15" s="9"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
       <c r="S16" s="9"/>
       <c r="T16" s="13"/>
       <c r="U16" s="9"/>
     </row>
     <row r="17" spans="2:21" x14ac:dyDescent="0.25">
       <c r="S17" s="9"/>
       <c r="T17" s="13"/>
       <c r="U17" s="9"/>
     </row>
     <row r="18" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>