--- v1 (2026-03-03)
+++ v2 (2026-09-25)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/bb8b1d5ff825f58a/01-115生態開口/官網/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\UserTest\Desktop\115年8月份\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="37" documentId="13_ncr:1_{7B6F2A31-7B67-409D-A681-35D18971668B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A17541EB-074E-4112-98A4-6425E61C6025}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77043FB3-9475-4FD8-8C8D-76E3E0A4EC79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="115年度生態檢核資訊公開(處) " sheetId="2" r:id="rId1"/>
     <sheet name="111年度生態檢核資訊公開(範例)" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'115年度生態檢核資訊公開(處) '!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="65">
   <si>
     <t>工程名稱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>預算金額
 （千元）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>基地位置</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工程內
 容概要</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>自評結果</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>規劃設計階段</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -191,275 +191,196 @@
     <t>地點：○○縣○○
 鄉TWD98座標
 X： Y：</t>
   </si>
   <si>
     <t>地點：○○縣○○
 鄉TWD99座標
 X： Y：</t>
   </si>
   <si>
     <t>地點：○○縣○○
 鄉TWD100座標
 X： Y：</t>
   </si>
   <si>
     <t>地點：○○縣○○
 鄉TWD101座標
 X： Y：</t>
   </si>
   <si>
     <t>111年度生態檢核資訊公開(範例)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鄭女士(工程助理):(08)833-8100轉143</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...13 lines deleted...]
-Y：2481867.60</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>青洲遊憩區遊客中心改善工程</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">地點：屏東縣東港鎮
 TWD97座標：
 X：193998.81 
 Y：2483132.46
 </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>拆除既有建物不符合現況之裝修、更新空調設備、修繕毀損設施，提供遊客休憩及更多服務機能。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>公二停車場廁所興建工程</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">地點：屏東縣東港鎮
 TWD97座標：
 X：193923.17 
 Y：2483535.00
 </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>以民眾需求及友善設計提供公共空間無障礙廁所服務設施，新設公共廁所友善服務設施，提供遊客旅遊舒適性，增加觀光休憩旅遊服務功能。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>原構造物範圍內之整建或改善，且經和森生態有限公司確認無涉及生態環境保育議題，故無須辦理生態檢核。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>屬於新建工程但對於生態影響層面小，且經和森生態有限公司確認無涉及生態環境保育議題，但於設計階段請生態公司參與關注汙水排放情形。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>楊先生(技佐):(08)833-8100轉149</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>大鵬灣景點服務設施改善工程</t>
-[...22 lines deleted...]
-  <si>
     <t>本案為已開發場所之既有鋪面整修，且經和森生態有限公司確認無涉及生態環境保育議題，故無須辦理生態檢核。</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>提供遊客更友善且舒適的候車環境</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://reurl.cc/A6Grb8
 詳如生態檢核表</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>環灣自行車道暨景點光環境營造改善工程</t>
-[...10 lines deleted...]
-  <si>
     <t>鵬村濕地觀景平台工程</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>114年小琉球景點環境改善工程</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...6 lines deleted...]
-    <t>黃先生(技正):(08)833-8100轉157</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>許先生(技士):(08)833-8100轉144</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">1.琉管站 
 X：186265.84 ;Y：2472915.60 
 2.美人洞及山豬溝 
 X：185419.94 ;Y：2472796.64 
 X：184370.37 ;Y：2471214.86 
 3.海休區 
 X：184984.65 ;Y：2472637.12 
 4.彩福砲台 
 X：184280.48 ;Y：2471840.55 
 5.落日亭 
 X：183393.50 ;Y：2469684.60 
 6.大福西 
 X：185212.08 ;Y：2470367.31 </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">改善小琉球陸域景點安全性及美觀度。 </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>本案為已開發場所及原構造物範圍內整修，且經和森生態有限公司確認無涉及生態環境保育議題，故無須辦理生態檢核。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>大鵬灣遊客中心X:196362.73;Y:2484144.00，濱灣公園碼頭X:195868.89;Y:2482193.24</t>
-[...6 lines deleted...]
-  <si>
     <t>大鵬灣自行車道</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>改善路面。</t>
-[...27 lines deleted...]
-  <si>
     <t>本案應辦理生態檢核作業</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>吳先生:(08)833-8100轉156</t>
-[...2 lines deleted...]
-  <si>
     <t>打造觀景平台</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>地點：屏東縣東港鎮大潭路40-100號。X座標：2483398.277；Y座標：198421.945</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>115年度生態檢核資訊公開(觀光工程)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>地點：屏東縣東港鎮南平里。X座標：196454.7644；Y座標：2481870.3309</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>營造親水休憩空間</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>大鵬灣水服區遊艇帆船基地興建工程(一期)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年度大鵬灣自行車路線改善工程</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>大鵬灣潮口北側岸際圍籬拆除及環境美化工程</t>
+  </si>
+  <si>
+    <t>地點：屏東縣東港鎮南平里
+TWD97座標(工程基地中心點)
+X：194017.9859；Y：2483573.2744</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>提升整體景觀視覺及空間開放性</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>郭先生(技士):(08)833-8100轉150</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>大騰灣環灣自行車道</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -476,118 +397,173 @@
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="超連結" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
@@ -829,83 +805,83 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/A6Grb8&#35443;&#22914;&#29983;&#24907;&#27298;&#26680;&#34920;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="51" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+    <sheetView tabSelected="1" zoomScale="51" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="G10" sqref="G10:I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.90625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.36328125" customWidth="1"/>
     <col min="5" max="5" width="30.453125" customWidth="1"/>
     <col min="6" max="6" width="22.6328125" customWidth="1"/>
     <col min="7" max="7" width="60.453125" customWidth="1"/>
     <col min="8" max="8" width="28.36328125" customWidth="1"/>
     <col min="9" max="9" width="26.26953125" customWidth="1"/>
     <col min="10" max="10" width="22.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1"/>
       <c r="B1" s="10" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
     </row>
     <row r="2" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="10" t="s">
@@ -916,421 +892,274 @@
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
     </row>
     <row r="3" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="1"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="162" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:10" ht="190.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="1">
         <v>1</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="6">
-        <v>90000</v>
+        <v>25000</v>
       </c>
       <c r="D4" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="8" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" ht="190.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="195.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="6">
         <v>25000</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="195.75" customHeight="1" x14ac:dyDescent="0.4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="409.5" x14ac:dyDescent="0.4">
       <c r="A6" s="1">
         <v>3</v>
       </c>
-      <c r="B6" s="5" t="s">
-        <v>40</v>
+      <c r="B6" s="1" t="s">
+        <v>46</v>
       </c>
       <c r="C6" s="6">
-        <v>25000</v>
+        <v>12820</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F6" s="8" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G6" s="9" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="102" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:10" ht="68" x14ac:dyDescent="0.4">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C7" s="6">
-        <v>2848</v>
+        <v>3500</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G7" s="9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="78" customHeight="1" x14ac:dyDescent="0.4">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="51" x14ac:dyDescent="0.4">
       <c r="A8" s="1">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6">
-        <v>2180</v>
+        <v>120163</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="409.5" x14ac:dyDescent="0.4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="85" x14ac:dyDescent="0.4">
       <c r="A9" s="1">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9" s="6">
-        <v>12820</v>
+        <v>5000</v>
       </c>
       <c r="D9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9" s="13"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...14 lines deleted...]
-    <row r="10" spans="1:10" ht="68" x14ac:dyDescent="0.4">
+    </row>
+    <row r="10" spans="1:10" ht="51" x14ac:dyDescent="0.4">
       <c r="A10" s="1">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C10" s="6">
-        <v>20000</v>
+        <v>8271</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F10" s="8" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="I10" s="9"/>
+        <v>44</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" s="16"/>
+      <c r="I10" s="17"/>
       <c r="J10" s="7" t="s">
-        <v>62</v>
-[...139 lines deleted...]
-        <v>62</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...6 lines deleted...]
-    <mergeCell ref="G12:I12"/>
+  <mergeCells count="13">
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="G5:I5"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:J2"/>
     <mergeCell ref="G8:I8"/>
-    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="G10:I10"/>
     <mergeCell ref="G7:I7"/>
-    <mergeCell ref="G4:I4"/>
-    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="G9:I9"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="F4:F8" r:id="rId1" display="https://reurl.cc/A6Grb8_x000a__x000a_詳如生態檢核表" xr:uid="{63418371-4B7F-459A-833A-FC62A44D73DE}"/>
-[...7 lines deleted...]
-    <hyperlink ref="F15" r:id="rId9" xr:uid="{628AECB2-E69D-4073-A8C8-51A9F72DBD6C}"/>
+    <hyperlink ref="F4:F5" r:id="rId1" display="https://reurl.cc/A6Grb8_x000a__x000a_詳如生態檢核表" xr:uid="{63418371-4B7F-459A-833A-FC62A44D73DE}"/>
+    <hyperlink ref="F4:F5" r:id="rId2" display="https://reurl.cc/A6Grb8詳如生態檢核表" xr:uid="{8279B7CA-054B-4169-B085-DADEE5A0FF69}"/>
+    <hyperlink ref="F6" r:id="rId3" xr:uid="{816E09A4-909F-4B53-BF75-6C396807FBA4}"/>
+    <hyperlink ref="F10" r:id="rId4" xr:uid="{C5CB8163-C71F-4E83-8644-2D02E0BE27A5}"/>
+    <hyperlink ref="F7" r:id="rId5" xr:uid="{A82531F1-0998-4696-B8BD-2824B5DFED86}"/>
+    <hyperlink ref="F8" r:id="rId6" xr:uid="{628AECB2-E69D-4073-A8C8-51A9F72DBD6C}"/>
+    <hyperlink ref="F9" r:id="rId7" xr:uid="{1AB4E864-AA23-4234-8A92-83A73DA25A09}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId10"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.26953125" customWidth="1"/>
     <col min="4" max="4" width="12.36328125" customWidth="1"/>
     <col min="5" max="5" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.36328125" customWidth="1"/>
     <col min="7" max="7" width="28.36328125" customWidth="1"/>
     <col min="8" max="8" width="16.26953125" customWidth="1"/>
     <col min="9" max="9" width="13.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.4">
       <c r="A1" s="10" t="s">