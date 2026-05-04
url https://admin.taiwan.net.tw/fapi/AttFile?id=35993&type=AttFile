--- v0 (2025-10-18)
+++ v1 (2026-05-04)
@@ -5,106 +5,99 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.190.1.7\Planning-04\211_企劃科\林良憲\06遊客統計\3.觀光署版(年度)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C2F4C46-E3D3-48DA-8C72-46F3B8DC1F55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03A8131E-721A-4303-A8FA-FB0D1E980FB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="工作表1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C30" i="1" l="1"/>
   <c r="D30" i="1"/>
   <c r="E30" i="1"/>
   <c r="F30" i="1"/>
   <c r="G30" i="1"/>
   <c r="B30" i="1"/>
   <c r="C14" i="1"/>
   <c r="D14" i="1"/>
   <c r="E14" i="1"/>
   <c r="F14" i="1"/>
   <c r="G14" i="1"/>
   <c r="B14" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="33">
-[...6 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="33">
   <si>
     <t>總計</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>大數據</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>官田遊客中心</t>
   </si>
   <si>
     <t>i-center</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>南化遊客中心</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>曾文管理站</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>中埔遊客中心</t>
@@ -171,106 +164,130 @@
   <si>
     <t>114年</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>115年</t>
   </si>
   <si>
     <t>116年</t>
   </si>
   <si>
     <t>117年</t>
   </si>
   <si>
     <t>118年</t>
   </si>
   <si>
     <t>119年</t>
   </si>
   <si>
     <t>梅嶺風景區</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>人車流</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">全區旅客人次推估：遊客中心(南化)及門票數(烏山頭水庫、曾文水庫、虎頭埤水庫、走馬瀨農場及尖山埤渡假村)統計，其餘據點採用電信大數據；國際觀光客人次推估：依「交通部觀光署大數據平臺」—風景區輪廓來臺旅客數統計。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="微軟正黑體"/>
+        <family val="2"/>
+        <charset val="136"/>
+      </rPr>
+      <t>註：曾文管理站113年8月起暫停開放，故無統計人數。</t>
+    </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
+      <name val="微軟正黑體"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -665,634 +682,658 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="M28" sqref="M28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.875" bestFit="1" customWidth="1"/>
     <col min="2" max="7" width="13.25" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="15"/>
     </row>
     <row r="2" spans="1:8" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A2" s="11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B2" s="11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D2" s="10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E2" s="10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B3" s="7">
         <v>302233</v>
       </c>
       <c r="C3" s="8">
         <v>204977</v>
       </c>
       <c r="D3" s="8">
         <v>130705</v>
       </c>
       <c r="E3" s="8">
         <v>153116</v>
       </c>
       <c r="F3" s="8">
         <v>208479</v>
       </c>
       <c r="G3" s="8">
         <v>171676</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B4" s="7">
         <v>253618</v>
       </c>
       <c r="C4" s="8">
         <v>304527</v>
       </c>
       <c r="D4" s="8">
         <v>168514</v>
       </c>
       <c r="E4" s="8">
         <v>304748</v>
       </c>
       <c r="F4" s="8">
         <v>264435</v>
       </c>
       <c r="G4" s="8">
         <v>258060</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B5" s="7">
         <v>323201</v>
       </c>
       <c r="C5" s="8">
         <v>377122</v>
       </c>
       <c r="D5" s="8">
         <v>273397</v>
       </c>
       <c r="E5" s="8">
         <v>366042</v>
       </c>
       <c r="F5" s="8">
         <v>413788</v>
       </c>
       <c r="G5" s="8">
         <v>316947</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B6" s="7">
         <v>271573</v>
       </c>
       <c r="C6" s="8">
         <v>300423</v>
       </c>
       <c r="D6" s="8">
         <v>275798</v>
       </c>
       <c r="E6" s="8">
         <v>317227</v>
       </c>
       <c r="F6" s="8">
         <v>321681</v>
       </c>
       <c r="G6" s="8">
         <v>331647</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B7" s="7">
         <v>284549</v>
       </c>
       <c r="C7" s="8">
         <v>236631</v>
       </c>
       <c r="D7" s="8">
         <v>161139</v>
       </c>
       <c r="E7" s="8">
         <v>169112</v>
       </c>
       <c r="F7" s="8">
         <v>195476</v>
       </c>
       <c r="G7" s="8">
         <v>202067</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="7">
         <v>1236728</v>
       </c>
       <c r="C8" s="8">
         <v>964632</v>
       </c>
       <c r="D8" s="8">
         <v>1068872</v>
       </c>
       <c r="E8" s="8">
         <v>1788430</v>
       </c>
       <c r="F8" s="8">
         <v>1034309</v>
       </c>
       <c r="G8" s="8">
         <v>1108639</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B9" s="7">
         <v>79200</v>
       </c>
       <c r="C9" s="6">
         <v>57981</v>
       </c>
       <c r="D9" s="6">
         <v>34783</v>
       </c>
       <c r="E9" s="6">
         <v>41620</v>
       </c>
       <c r="F9" s="6">
         <v>41507</v>
       </c>
       <c r="G9" s="6">
         <v>32203</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B10" s="7">
         <v>92611</v>
       </c>
       <c r="C10" s="6">
         <v>57229</v>
       </c>
       <c r="D10" s="6">
         <v>40738</v>
       </c>
       <c r="E10" s="6">
         <v>40309</v>
       </c>
       <c r="F10" s="6">
         <v>44552</v>
       </c>
       <c r="G10" s="6">
         <v>37725</v>
       </c>
       <c r="H10" s="11" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>38394</v>
       </c>
       <c r="C11" s="6">
         <v>34512</v>
       </c>
       <c r="D11" s="6">
         <v>27890</v>
       </c>
       <c r="E11" s="6">
         <v>37050</v>
       </c>
       <c r="F11" s="6">
         <v>38731</v>
       </c>
       <c r="G11" s="6">
         <v>36176</v>
       </c>
       <c r="H11" s="11" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B12" s="1">
         <v>0</v>
       </c>
       <c r="C12" s="2">
         <v>71538</v>
       </c>
       <c r="D12" s="2">
         <v>95201</v>
       </c>
       <c r="E12" s="2">
         <v>143775</v>
       </c>
       <c r="F12" s="2">
         <v>164461</v>
       </c>
       <c r="G12" s="2">
         <v>244216</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2">
         <v>199302</v>
       </c>
       <c r="E13" s="2">
         <v>152849</v>
       </c>
       <c r="F13" s="2">
         <v>263634</v>
       </c>
       <c r="G13" s="2">
         <v>302257</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B14" s="2">
         <f>SUM(B3:B13)</f>
         <v>2882107</v>
       </c>
       <c r="C14" s="2">
         <f t="shared" ref="C14:G14" si="0">SUM(C3:C13)</f>
         <v>2609572</v>
       </c>
       <c r="D14" s="2">
         <f t="shared" si="0"/>
         <v>2476339</v>
       </c>
       <c r="E14" s="2">
         <f t="shared" si="0"/>
         <v>3514278</v>
       </c>
       <c r="F14" s="2">
         <f t="shared" si="0"/>
         <v>2991053</v>
       </c>
       <c r="G14" s="2">
         <f t="shared" si="0"/>
         <v>3041613</v>
       </c>
       <c r="H14" s="1"/>
     </row>
     <row r="17" spans="1:8" ht="21" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B17" s="13"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="15"/>
     </row>
     <row r="18" spans="1:8" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B18" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="11" t="s">
+      <c r="D18" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="11" t="s">
+      <c r="E18" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="E18" s="11" t="s">
+      <c r="F18" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="F18" s="11" t="s">
+      <c r="G18" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="G18" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B19" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="B19" s="7">
+        <v>178952</v>
+      </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B20" s="7"/>
+        <v>12</v>
+      </c>
+      <c r="B20" s="7">
+        <v>187605</v>
+      </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B21" s="7"/>
+        <v>11</v>
+      </c>
+      <c r="B21" s="7">
+        <v>353748</v>
+      </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B22" s="7"/>
+        <v>10</v>
+      </c>
+      <c r="B22" s="7">
+        <v>267258</v>
+      </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B23" s="7"/>
+        <v>9</v>
+      </c>
+      <c r="B23" s="7">
+        <v>201555</v>
+      </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B24" s="7"/>
+        <v>7</v>
+      </c>
+      <c r="B24" s="7">
+        <v>1251301</v>
+      </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="5" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B25" s="7"/>
+        <v>6</v>
+      </c>
+      <c r="B25" s="7">
+        <v>138575</v>
+      </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="5" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B26" s="7"/>
+        <v>5</v>
+      </c>
+      <c r="B26" s="7">
+        <v>0</v>
+      </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="11" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B27" s="7"/>
+        <v>4</v>
+      </c>
+      <c r="B27" s="7">
+        <v>28571</v>
+      </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="11" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B28" s="1"/>
+        <v>2</v>
+      </c>
+      <c r="B28" s="1">
+        <v>315518</v>
+      </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B29" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="B29" s="1">
+        <v>393203</v>
+      </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
-      <c r="H29" s="4"/>
+      <c r="H29" s="4" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="30" spans="1:8" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B30" s="2">
         <f>SUM(B19:B29)</f>
-        <v>0</v>
+        <v>3316286</v>
       </c>
       <c r="C30" s="2">
         <f t="shared" ref="C30:G30" si="1">SUM(C19:C29)</f>
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F30" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G30" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H30" s="1"/>
     </row>
     <row r="32" spans="1:8" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="16" t="s">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>