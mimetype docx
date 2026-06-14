--- v0 (2025-12-09)
+++ v1 (2026-06-14)
@@ -1,6345 +1,6226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="364D458C" w14:textId="533AB275" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="004C7A89" w:rsidP="00015CA0">
+    <w:p w14:paraId="364D458C" w14:textId="533AB275" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="004C7A89" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DFA9D2" w14:textId="39598DA7" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="28DFA9D2" w14:textId="39598DA7" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2782B0B0" w14:textId="04430AD1" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="2782B0B0" w14:textId="04430AD1" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC109C8" w14:textId="1371A497" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="5BC109C8" w14:textId="1371A497" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17A12031" w14:textId="75D90F20" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="17A12031" w14:textId="75D90F20" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B5CA5CF" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="1B5CA5CF" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C51BDE8" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="4C51BDE8" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76EF4099" w14:textId="6388CBC4" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="0081353A">
+    <w:p w14:paraId="76EF4099" w14:textId="6388CBC4" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="0081353A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>交通部觀光</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538E2D2F" w14:textId="0DDD0574" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="0081353A">
+    <w:p w14:paraId="538E2D2F" w14:textId="0DDD0574" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="0081353A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>好客民宿遴選活動</w:t>
       </w:r>
-      <w:r w:rsidR="00932CAB" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00932CAB" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>規範</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10684ACE" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="10684ACE" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C0A7570" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="0C0A7570" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="084810CC" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="084810CC" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F16128C" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="3F16128C" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CD24EAA" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="4CD24EAA" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B20A660" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="3B20A660" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E9B89D0" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="6E9B89D0" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6002E1B4" w14:textId="461D4320" w:rsidR="00C804F9" w:rsidRPr="004D3645" w:rsidRDefault="00C804F9" w:rsidP="0081353A">
+    <w:p w14:paraId="6002E1B4" w14:textId="2B6AA2FA" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="0081353A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D3645">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>中華民國</w:t>
       </w:r>
-      <w:r w:rsidR="00361A7D" w:rsidRPr="004D3645">
+      <w:r w:rsidR="00361A7D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="00E574E7" w:rsidRPr="004D3645">
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D3645">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00E574E7" w:rsidRPr="004D3645">
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D3645">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69999B04" w14:textId="2EC05224" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="69999B04" w14:textId="2EC05224" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231BE8ED" w14:textId="77777777" w:rsidR="0081353A" w:rsidRPr="00E574E7" w:rsidRDefault="0081353A" w:rsidP="00015CA0">
+    <w:p w14:paraId="231BE8ED" w14:textId="77777777" w:rsidR="0081353A" w:rsidRPr="00706B36" w:rsidRDefault="0081353A" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DCE67C" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="44DCE67C" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>錄</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D0E511" w14:textId="0CDFB2EC" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="43D0E511" w14:textId="0CDFB2EC" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF08F4C" w14:textId="4DD8ACA9" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="3FF08F4C" w14:textId="4DD8ACA9" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>壹、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>緣起</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB63373" w14:textId="26D698D4" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="0AB63373" w14:textId="26D698D4" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>貳、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE07848" w14:textId="63C67A60" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="0AE07848" w14:textId="63C67A60" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>參、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>參加對象</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607309CB" w14:textId="3475B9A1" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="607309CB" w14:textId="3475B9A1" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>肆、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>參加方式</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384B8DF5" w14:textId="52BB6AB8" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="384B8DF5" w14:textId="52BB6AB8" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>伍、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>標章</w:t>
       </w:r>
-      <w:r w:rsidR="00163C5C" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00163C5C" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之辦發及管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4591C858" w14:textId="7D82A55C" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="4591C858" w14:textId="7D82A55C" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>陸、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>退場機制</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BFB7BB" w14:textId="63D5FCAB" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="04BFB7BB" w14:textId="63D5FCAB" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>柒、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FA2745">
+      <w:r w:rsidR="00FA2745" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F839A7" w14:textId="004FBCC1" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="49F839A7" w14:textId="004FBCC1" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附件一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>好客民宿遴選活動流程圖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2745">
+      <w:r w:rsidR="00FA2745" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C8A8C3" w14:textId="22465BC5" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="52C8A8C3" w14:textId="44E0089F" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附件二</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>好客民宿遴選申請書</w:t>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2745">
+      <w:r w:rsidR="00FA2745" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366137D8" w14:textId="48F2D30E" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="366137D8" w14:textId="61B7A602" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附件三</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>權利義務切結書</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2745">
+      <w:r w:rsidR="00FA2745" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FBA168" w14:textId="554938FB" w:rsidR="005115EB" w:rsidRPr="00E574E7" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="32FBA168" w14:textId="5D688A4B" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附件四</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>好客民宿遴選自評表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005837C5" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2745">
+      <w:r w:rsidR="00FA2745" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6BD517" w14:textId="4DAECDC5" w:rsidR="005115EB" w:rsidRDefault="005115EB">
+    <w:p w14:paraId="15DACA0B" w14:textId="6AAD07FB" w:rsidR="005115EB" w:rsidRPr="00706B36" w:rsidRDefault="005115EB">
       <w:pPr>
         <w:pStyle w:val="23"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>附件</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申訴流程圖及申訴書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00E574E7">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005837C5" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2745" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:webHidden/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...10 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410ACCC6" w14:textId="074D9FAB" w:rsidR="00A66875" w:rsidRPr="00A66875" w:rsidRDefault="00A66875" w:rsidP="00A66875">
-[...151 lines deleted...]
-    <w:p w14:paraId="6982EA74" w14:textId="0C64AA23" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="6982EA74" w14:textId="0C64AA23" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="51"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8324"/>
         </w:tabs>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="100" w:firstLine="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34CFCF72" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="34CFCF72" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23560DF3" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="23560DF3" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B68C7EC" w14:textId="0091794F" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00815153">
+    <w:p w14:paraId="1B68C7EC" w14:textId="0091794F" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00815153">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>好客民宿遴選</w:t>
       </w:r>
-      <w:r w:rsidR="006609EA" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006609EA" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>計畫</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCA6FC5" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="1DCA6FC5" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="-4" w:left="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc61536464"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk57041092"/>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>緣起</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="67DEC6BC" w14:textId="5B21A70F" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="002C7934" w:rsidP="00015CA0">
+    <w:p w14:paraId="67DEC6BC" w14:textId="5B21A70F" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="002C7934" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="218" w:firstLine="610"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>交通部觀光</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（以下簡稱本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）自90</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6C8C" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00AB6C8C" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年公布</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>實施民宿管理辦法迄今，合法登記之民宿增加幅度持續上升，已成為旅客出外旅遊住宿的重要選擇，為提升台灣民宿品質形象，輔導合法民宿全面提升服務品質及經營理念，特</w:t>
       </w:r>
-      <w:r w:rsidR="00BB1215" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00BB1215" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>訂定</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「好客民宿遴選計畫」，期遴選出具有「親切、友善、乾淨、衛生、安心、素養」六大精神之「好客民宿」，賦予其好客民宿標章識別，並將民宿之設備設施、經營特色等相關資訊，完整呈現給消費大眾，提供給國內外旅客作為優質的住宿環境選擇。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687AFDB9" w14:textId="1DC253A6" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="687AFDB9" w14:textId="1DC253A6" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="-4" w:left="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc61536465"/>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1CEE055D" w14:textId="4EA48676" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="1CEE055D" w14:textId="4EA48676" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="218" w:firstLine="610"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00932CAB" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00932CAB" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>活動</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之目的如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125EB9C6" w14:textId="3025F5ED" w:rsidR="002C7934" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="125EB9C6" w14:textId="3025F5ED" w:rsidR="002C7934" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5390"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="19" w:left="606" w:hangingChars="200" w:hanging="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
-      <w:r w:rsidR="002C7934" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="002C7934" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>全面輔導民宿品質升級：藉由好客民宿輔導訓練課程，提升各民宿服務品質，強化及營造民宿經營特色。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDBD723" w14:textId="77777777" w:rsidR="00BB1215" w:rsidRPr="00E574E7" w:rsidRDefault="00BB1215" w:rsidP="00015CA0">
+    <w:p w14:paraId="6DDBD723" w14:textId="1EFA1B45" w:rsidR="00BB1215" w:rsidRPr="00706B36" w:rsidRDefault="00BB1215" w:rsidP="00015CA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5390"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="19" w:left="606" w:hangingChars="200" w:hanging="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二、提供消費者具體明確的住宿資訊：好客民宿之陳設內容，須</w:t>
       </w:r>
-      <w:r w:rsidR="002C7934" w:rsidRPr="00E574E7">
-[...60 lines deleted...]
-        <w:t>民宿。</w:t>
+      <w:r w:rsidR="002C7934" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>經過實地訪查確認。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68652181" w14:textId="7FC15694" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00BB1215" w:rsidP="00015CA0">
+    <w:p w14:paraId="68652181" w14:textId="7FC15694" w:rsidR="00C804F9" w:rsidRDefault="00BB1215" w:rsidP="00015CA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5390"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="19" w:left="606" w:hangingChars="200" w:hanging="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三、建立民宿優質品牌：透過品牌之認證，強化其市場競爭力</w:t>
       </w:r>
-      <w:r w:rsidR="002C7934" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="002C7934" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002C7934" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="002C7934" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC3434F" w14:textId="490C96CC" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="004F6E74" w:rsidP="00015CA0">
+    <w:p w14:paraId="7F5B0C59" w14:textId="77777777" w:rsidR="00D57A57" w:rsidRPr="00706B36" w:rsidRDefault="00D57A57" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5390"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="19" w:left="606" w:hangingChars="200" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC3434F" w14:textId="490C96CC" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="004F6E74" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="-4" w:left="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc61536466"/>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>參加</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>對象</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7FF9E152" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="7FF9E152" w14:textId="77777777" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E574E7">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>全國各縣市合法登記之民宿。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30460CC3" w14:textId="0EBA6486" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00B3105C" w:rsidP="00015CA0">
+    <w:p w14:paraId="30460CC3" w14:textId="0EBA6486" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00B3105C" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="-4" w:left="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc61536467"/>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>參加</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>方式</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="3C3DAB2E" w14:textId="77777777" w:rsidR="00465B5D" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="3C3DAB2E" w14:textId="77777777" w:rsidR="00465B5D" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="218" w:firstLine="610"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>合法登記之民宿（以下簡稱民宿），參加好客民宿遴選活動</w:t>
       </w:r>
-      <w:r w:rsidR="000573C4" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="000573C4" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如下</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6465FE" w14:textId="2FDFEAC1" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="0A6465FE" w14:textId="2FDFEAC1" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="218" w:firstLine="610"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（流程圖如附件一）：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6370FD7A" w14:textId="021A0302" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00B3105C" w:rsidP="00015CA0">
+    <w:p w14:paraId="6370FD7A" w14:textId="021A0302" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00B3105C" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>首次申請好客民宿資格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A78320" w14:textId="486BE94C" w:rsidR="00B3105C" w:rsidRPr="00F63BED" w:rsidRDefault="00B3105C" w:rsidP="00F63BED">
+    <w:p w14:paraId="72A78320" w14:textId="486BE94C" w:rsidR="00B3105C" w:rsidRPr="00706B36" w:rsidRDefault="00B3105C" w:rsidP="00F63BED">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="177" w:left="1418" w:hanging="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>辦理</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>好客民宿輔導訓練課程</w:t>
       </w:r>
-      <w:r w:rsidR="00F63BED" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00F63BED" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>以下簡稱初階課程</w:t>
       </w:r>
-      <w:r w:rsidR="00F63BED">
+      <w:r w:rsidR="00F63BED" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聘具有輔導民宿經驗者（含專家或學者</w:t>
       </w:r>
-      <w:r w:rsidR="00F63BED">
+      <w:r w:rsidR="00F63BED" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00F63BED">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，擔任初階課程之授課師資，課程除提</w:t>
       </w:r>
-      <w:r w:rsidR="00F63BED">
+      <w:r w:rsidR="00F63BED" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>升</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00F63BED">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>民宿經營技巧，同時讓各民宿瞭解好客民宿遴選計畫，及如何在遴選過程中，將其所擁有的設備設施、服務項目及經營特色展現出來。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A34FCB" w14:textId="6E6990DC" w:rsidR="00026D60" w:rsidRPr="00E574E7" w:rsidRDefault="0070737B" w:rsidP="0070737B">
+    <w:p w14:paraId="61A34FCB" w14:textId="6E6990DC" w:rsidR="00026D60" w:rsidRPr="00706B36" w:rsidRDefault="0070737B" w:rsidP="0070737B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="236" w:left="1417" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00026D60" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00026D60" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、首次申請好客民宿資格</w:t>
       </w:r>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之業者</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，於初階課程</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之參訓時</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>數達安排之課程時數三分之二以上者，始可取得結業證書，再以當年度之結業證書申請接受實地訪查</w:t>
       </w:r>
-      <w:r w:rsidR="0060438E" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0060438E" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8E2553" w14:textId="77EA8725" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="006D3589" w:rsidP="00015CA0">
+    <w:p w14:paraId="2C8E2553" w14:textId="77EA8725" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="006D3589" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>實地訪查作業</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADD4184" w14:textId="77777777" w:rsidR="00233AFD" w:rsidRPr="00E574E7" w:rsidRDefault="0070737B" w:rsidP="0070737B">
+    <w:p w14:paraId="2ADD4184" w14:textId="52E12E4B" w:rsidR="00233AFD" w:rsidRPr="00706B36" w:rsidRDefault="00706B36" w:rsidP="00706B36">
+      <w:pPr>
+        <w:ind w:leftChars="79" w:left="190" w:firstLineChars="100" w:firstLine="280"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>業者申請：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731E5C29" w14:textId="376BDC5C" w:rsidR="006D3589" w:rsidRPr="00706B36" w:rsidRDefault="0070737B" w:rsidP="00233AFD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:leftChars="236" w:left="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>取得初階課程結業證書</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>民宿得於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>當</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年度本</w:t>
+      </w:r>
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>公告</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請時間，備妥以下</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>文件</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>線上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>實地訪查作業</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC28854" w14:textId="28B48124" w:rsidR="006D3589" w:rsidRPr="00706B36" w:rsidRDefault="006609EA" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:leftChars="0" w:left="848"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>好客民宿遴選申請書</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請線上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>填寫，無須繳交紙本)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（附件二）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F4ED09" w14:textId="2AA767F5" w:rsidR="006D3589" w:rsidRPr="00706B36" w:rsidRDefault="006609EA" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:leftChars="0" w:left="848"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>權利義務切結書</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請線上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>填寫，無須繳交紙本)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（附件三）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9FA505" w14:textId="6B8C19A7" w:rsidR="006D3589" w:rsidRPr="00D57A57" w:rsidRDefault="006609EA" w:rsidP="00D57A57">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:leftChars="0" w:left="848"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>好客民宿遴選</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>自評表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(供民宿自我檢核，無須繳交</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（附件四）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDA1009" w14:textId="2FEF7D8A" w:rsidR="006D3589" w:rsidRPr="00706B36" w:rsidRDefault="00706B36" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:leftChars="0" w:left="848"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006609EA" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>民宿登記證</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>照片</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A78884" w14:textId="233E2ED7" w:rsidR="006D3589" w:rsidRPr="00706B36" w:rsidRDefault="00706B36" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:leftChars="0" w:left="848"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006609EA" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>當年度參與好客民宿初階課程之結業證書</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>照片</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B933C6" w14:textId="3D3508D7" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="0070737B" w:rsidP="0070737B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="236" w:left="1417" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...35 lines deleted...]
-        <w:t>業者申請：</w:t>
+      <w:r w:rsidR="006D3589" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)、實地訪查前置作業</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731E5C29" w14:textId="6D5EE2B4" w:rsidR="006D3589" w:rsidRPr="00E574E7" w:rsidRDefault="0070737B" w:rsidP="00233AFD">
-[...97 lines deleted...]
-    <w:p w14:paraId="6EC28854" w14:textId="3ADD45DE" w:rsidR="006D3589" w:rsidRPr="00E574E7" w:rsidRDefault="006609EA" w:rsidP="00015CA0">
+    <w:p w14:paraId="5542477E" w14:textId="6E7D680E" w:rsidR="0070737B" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="0070737B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="0" w:left="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006D3589" w:rsidRPr="00E574E7">
-[...24 lines deleted...]
-        <w:t>）。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>書面</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>審查</w:t>
+      </w:r>
+      <w:r w:rsidR="00440C60" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F4ED09" w14:textId="08333124" w:rsidR="006D3589" w:rsidRPr="00E574E7" w:rsidRDefault="006609EA" w:rsidP="00015CA0">
-[...383 lines deleted...]
-    <w:p w14:paraId="520B6B0B" w14:textId="77777777" w:rsidR="0070737B" w:rsidRPr="00E574E7" w:rsidRDefault="0070737B" w:rsidP="002845FC">
+    <w:p w14:paraId="520B6B0B" w14:textId="429ACCAF" w:rsidR="0070737B" w:rsidRPr="00706B36" w:rsidRDefault="0070737B" w:rsidP="002845FC">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:left="1560" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>核對民宿經營者繳交之基本文件內容是否正確，如資料不齊全或有錯誤，請申請者立即補正。</w:t>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>核對民宿經營者</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>提供</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>之基本</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>資料</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>內容是否正確，如資料不齊全或有錯誤，請申請者立即補正。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A040008" w14:textId="2109F1E7" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="0070737B" w:rsidP="002845FC">
+    <w:p w14:paraId="2A040008" w14:textId="2109F1E7" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="0070737B" w:rsidP="002845FC">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:leftChars="0" w:left="1560" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>審查有無</w:t>
       </w:r>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>目錄</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>陸、</w:t>
       </w:r>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>項</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>不得參加初階課程之情形。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5002F8B6" w14:textId="1880888D" w:rsidR="0070737B" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00FE39D5">
+    <w:p w14:paraId="5002F8B6" w14:textId="1880888D" w:rsidR="0070737B" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="355" w:left="1132" w:hangingChars="100" w:hanging="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>縣市政府審查：彙整申請實地訪查之民宿名單，由</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>函</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請民宿所在地之縣市政府，審查申請訪查之民宿有無違規仍未改善之情事。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A3B189" w14:textId="55FEFE58" w:rsidR="00440C60" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="0070737B">
+    <w:p w14:paraId="35A3B189" w14:textId="55FEFE58" w:rsidR="00440C60" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="0070737B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="354" w:left="1130" w:hangingChars="100" w:hanging="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>未通過前2點審查之民宿，將不安排實地訪查，並說明退回原因；通過審查者，將與民宿確認日期進行實地訪查</w:t>
       </w:r>
-      <w:r w:rsidR="0070737B" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0070737B" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ED210D" w14:textId="5D13D90B" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
+    <w:p w14:paraId="63ED210D" w14:textId="5D13D90B" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="236" w:left="1417" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...39 lines deleted...]
-        <w:t>、實地訪查當天流程：</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(三)、實地訪查當天流程：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E98D8E" w14:textId="77777777" w:rsidR="00FE39D5" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
+    <w:p w14:paraId="72E98D8E" w14:textId="77777777" w:rsidR="00FE39D5" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="0" w:left="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00982FE1" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00982FE1" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
-      <w:r w:rsidR="00860096" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00860096" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00982FE1" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00982FE1" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>位實地訪查委員，至申請訪查</w:t>
       </w:r>
-      <w:r w:rsidR="00BA679D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00BA679D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
-      <w:r w:rsidR="00982FE1" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00982FE1" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>民宿進行實地訪查作業。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17495785" w14:textId="4AD51CBC" w:rsidR="00FE39D5" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
+    <w:p w14:paraId="17495785" w14:textId="51596E19" w:rsidR="00FE39D5" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="354" w:left="1133" w:hangingChars="101" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E574E7">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00982FE1" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00982FE1" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>實地訪查委員依據</w:t>
       </w:r>
-      <w:r w:rsidR="000573C4" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="000573C4" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>當年度</w:t>
       </w:r>
-      <w:r w:rsidR="00982FE1" w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>「好客民宿遴選基準表」，逐項確認該民宿是否符合遴選標準。</w:t>
+      <w:r w:rsidR="00982FE1" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「好客民宿遴選</w:t>
+      </w:r>
+      <w:r w:rsidR="005623BC" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>項目</w:t>
+      </w:r>
+      <w:r w:rsidR="00982FE1" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>基準表」，逐項確認該民宿是否符合遴選標準。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535DF3A8" w14:textId="7445DBEF" w:rsidR="00982FE1" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
-[...85 lines deleted...]
-    <w:p w14:paraId="5EFAAA1D" w14:textId="19C22019" w:rsidR="00BA10C3" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
+    <w:p w14:paraId="5EFAAA1D" w14:textId="19C22019" w:rsidR="00BA10C3" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="236" w:left="1417" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(四)、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>彙</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>整實地訪查委員產出實地訪查之結果，及相關資料提報好客民宿遴選委員會審查，通過後取得好客民宿資格，效期為</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7" w:rsidRPr="00BB61A7">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00BB61A7" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7">
+      <w:r w:rsidR="00BB61A7" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A441B2" w14:textId="3927D38F" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00015CA0">
+    <w:p w14:paraId="18A441B2" w14:textId="3927D38F" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>三</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>好客民宿效期屆滿之展延</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EBEFE9" w14:textId="6770ABBB" w:rsidR="00FE39D5" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
+    <w:p w14:paraId="47EBEFE9" w14:textId="6770ABBB" w:rsidR="00FE39D5" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>取得好客民宿資格之民宿，須於效期屆滿之年度依以下規定取得展延資格，後續效期屆滿時皆依此規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B948AB" w14:textId="177BA423" w:rsidR="00FE39D5" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00FE39D5">
+    <w:p w14:paraId="69B948AB" w14:textId="177BA423" w:rsidR="00FE39D5" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>辦理</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>好客民宿效期展延輔導訓練課程</w:t>
       </w:r>
-      <w:r w:rsidR="0041084E">
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>以下簡稱進階課程</w:t>
       </w:r>
-      <w:r w:rsidR="0041084E">
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>遴</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聘具有輔導民宿經驗者（含專家或學者），擔任進階課程之授課師資，提供精進課程，除提升民宿經營技巧，並協助民宿業吸收多元新知打造全新服務方式，提升住宿服務品質。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0425CA93" w14:textId="63F979F2" w:rsidR="00FE39D5" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
+    <w:p w14:paraId="0425CA93" w14:textId="63F979F2" w:rsidR="00FE39D5" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(二)、</w:t>
       </w:r>
-      <w:r w:rsidR="00233AFD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00233AFD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請展延好客民宿效期之業者</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，於進階課程</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之參訓時</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>數達安排之課程時數三分之二以上者，始可取得結業證書，</w:t>
       </w:r>
-      <w:r w:rsidR="00E06C52" w:rsidRPr="00B73B8A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E06C52" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>名單將</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00233AFD" w:rsidRPr="00B73B8A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00233AFD" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>提報</w:t>
       </w:r>
-      <w:r w:rsidR="00E06C52" w:rsidRPr="00B73B8A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E06C52" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本署</w:t>
       </w:r>
-      <w:r w:rsidR="00233AFD" w:rsidRPr="00B73B8A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00233AFD" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>審查</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A6054F" w:rsidRPr="00B73B8A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00A6054F" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，通過後取得展延資格，效期為</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00BB61A7" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
-      <w:r w:rsidR="00A6054F" w:rsidRPr="00B73B8A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00A6054F" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B73B8A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09416AC4" w14:textId="20BA010B" w:rsidR="00AB01BB" w:rsidRPr="00E574E7" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
+    <w:p w14:paraId="09416AC4" w14:textId="20BA010B" w:rsidR="00AB01BB" w:rsidRPr="00706B36" w:rsidRDefault="00FE39D5" w:rsidP="00FE39D5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(三)、若好客民宿資格</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>於參訓進階</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>課程前被廢止，將不得參加進階課程</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4049315C" w14:textId="3EE550FD" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00545416" w:rsidP="00015CA0">
+    <w:p w14:paraId="4049315C" w14:textId="3EE550FD" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00545416" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>抽查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>評作業</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F77B59" w14:textId="6A059FFB" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00545416" w:rsidP="00015CA0">
+    <w:p w14:paraId="52F77B59" w14:textId="6A059FFB" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00545416" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>為維護好客民宿品質，針對已取得好客民宿資格者進行抽查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>評，方式如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC6C280" w14:textId="44E846E2" w:rsidR="00545416" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00545416">
+    <w:p w14:paraId="7AC6C280" w14:textId="10DC3BC3" w:rsidR="00545416" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00545416">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>抽查已取得好客民宿資格者</w:t>
       </w:r>
-      <w:r w:rsidR="0041084E">
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>含標章屆期已准予換發標章者</w:t>
       </w:r>
-      <w:r w:rsidR="0041084E">
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，並由至少</w:t>
       </w:r>
-      <w:r w:rsidR="0041084E">
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>名抽查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>評委員進行訪查，並依據當年度「好客民宿遴選基準表」，逐項確認該民宿是否符合遴選標準。</w:t>
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>評委員進行訪查，並依據當年度「好客民宿遴選</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27288" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>項目</w:t>
+      </w:r>
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>基準表」，逐項確認該民宿是否符合遴選標準。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7A68D6" w14:textId="043F9589" w:rsidR="00176628" w:rsidRDefault="00176628" w:rsidP="00176628">
+    <w:p w14:paraId="1B7A68D6" w14:textId="043F9589" w:rsidR="00176628" w:rsidRPr="00706B36" w:rsidRDefault="00176628" w:rsidP="00176628">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...26 lines deleted...]
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（二）</w:t>
+      </w:r>
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>彙整抽查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>評委員產出抽查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>評結果，及相關資料提報好客民宿遴選委員會審查，決議受抽查民宿是否維持好客民宿資格。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5AC303" w14:textId="088D6826" w:rsidR="00176628" w:rsidRPr="001604F6" w:rsidRDefault="00176628" w:rsidP="00176628">
+    <w:p w14:paraId="4F5AC303" w14:textId="088D6826" w:rsidR="00176628" w:rsidRPr="00706B36" w:rsidRDefault="00176628" w:rsidP="00176628">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="FF0000"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>（三）</w:t>
       </w:r>
-      <w:r w:rsidR="004D3645" w:rsidRPr="001604F6">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D3645" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>當年度無法配合抽查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001C7380" w:rsidRPr="001604F6">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001C7380" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001C7380" w:rsidRPr="001604F6">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001C7380" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>評者</w:t>
       </w:r>
-      <w:r w:rsidR="004D3645" w:rsidRPr="001604F6">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D3645" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，列為下一年度優先抽查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001C7380" w:rsidRPr="001604F6">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001C7380" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001C7380" w:rsidRPr="001604F6">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001C7380" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>評</w:t>
       </w:r>
-      <w:r w:rsidR="004D3645" w:rsidRPr="001604F6">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D3645" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>對象。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD20EF1" w14:textId="5BC98269" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00545416" w:rsidP="00015CA0">
+    <w:p w14:paraId="7CD20EF1" w14:textId="27B6A68F" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00545416" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>五</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、民宿申訴審查或遴選結果</w:t>
       </w:r>
-      <w:r w:rsidR="000573C4" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="000573C4" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>程序</w:t>
       </w:r>
-      <w:r w:rsidR="0060097D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0060097D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（申訴流程</w:t>
       </w:r>
-      <w:r w:rsidR="00AB01BB" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00AB01BB" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>及申訴書</w:t>
       </w:r>
-      <w:r w:rsidR="0060097D" w:rsidRPr="00E574E7">
-[...17 lines deleted...]
-      <w:r w:rsidR="0060097D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0060097D" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>如</w:t>
+      </w:r>
+      <w:r w:rsidR="0060097D" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>附件</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27288" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidR="0060097D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4D2307" w14:textId="44E56331" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="009350BC" w:rsidP="009350BC">
+    <w:p w14:paraId="3E4D2307" w14:textId="26F52902" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="009350BC" w:rsidP="009350BC">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>受訪查民宿不服訪查結果者，得於</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>收到</w:t>
       </w:r>
-      <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>公文</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日翌日起</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>十日內，填具申訴書</w:t>
       </w:r>
-      <w:r w:rsidR="0060097D" w:rsidRPr="00E574E7">
-[...17 lines deleted...]
-      <w:r w:rsidR="0060097D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0060097D" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0060097D" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>如附件</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27288" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidR="0060097D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidR="00BA679D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00BA679D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>提出</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申訴，此項申請以一次為限，且逾期不予受理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30458B7A" w14:textId="4D928844" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00435F7A" w:rsidP="009350BC">
+    <w:p w14:paraId="30458B7A" w14:textId="4D928844" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00435F7A" w:rsidP="009350BC">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（二）</w:t>
       </w:r>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申訴案件</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
-      <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>就</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申訴人不服之理由及所提文件、照片並</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>調閱原遴選</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>審查</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>資料</w:t>
       </w:r>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，進行書面審查，審查結果「駁回」者，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00BA679D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00BA679D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>書面答</w:t>
       </w:r>
-      <w:r w:rsidR="00932CAB" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00932CAB" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>覆</w:t>
       </w:r>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>；審查結果「</w:t>
       </w:r>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複查</w:t>
       </w:r>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>」者，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
-      <w:r w:rsidR="00BA679D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00BA679D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>派</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>其他委員重</w:t>
       </w:r>
-      <w:r w:rsidR="00785E43">
+      <w:r w:rsidR="00785E43" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>新</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>訪查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7704892E" w14:textId="5A2D3BC8" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00435F7A" w:rsidP="009350BC">
+    <w:p w14:paraId="7704892E" w14:textId="5A2D3BC8" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00435F7A" w:rsidP="009350BC">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（三）</w:t>
       </w:r>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複查</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>結果由遴選</w:t>
       </w:r>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>委員會進行</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>審後決議是否</w:t>
       </w:r>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>取得</w:t>
       </w:r>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>或維持好客民宿資格，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>決議結果函知申訴人，申訴人對於</w:t>
       </w:r>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複查</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>結果不得再申訴。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6898E841" w14:textId="2529BA5E" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00545416" w:rsidP="00015CA0">
+    <w:p w14:paraId="6898E841" w14:textId="2529BA5E" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00545416" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
-      <w:r w:rsidR="00C804F9" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00C804F9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、參加遴選費用</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D12FDDF" w14:textId="0C1794DF" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="4D12FDDF" w14:textId="0C1794DF" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（一）本活動舉辦之初階課程、實地訪查等活動所需經費，除本</w:t>
       </w:r>
-      <w:r w:rsidR="00B7611C" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00B7611C" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>項</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(二)情況，將</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
-      <w:r w:rsidR="00BA679D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00BA679D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>編列</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A311CD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00A311CD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>預算</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>支應。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA2424E" w14:textId="6BA9C06A" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="6CA2424E" w14:textId="6BA9C06A" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="177" w:left="1273" w:hangingChars="303" w:hanging="848"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>（二）</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>民宿依</w:t>
       </w:r>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>五</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0028366D" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="0028366D" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>項</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00707B68" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)申訴</w:t>
       </w:r>
-      <w:r w:rsidR="0041084E">
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>獲得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦理複</w:t>
+      </w:r>
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>查</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>時，民宿經營者須先繳交複</w:t>
+      </w:r>
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>查</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>所需</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95FFE" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>之實地訪查及遴選委員出席費、交通費</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，如複</w:t>
+      </w:r>
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>查</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>確認該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>民宿所申訴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>理由正確，其確實符合好客民宿遴選之標準，除取得好客民宿資格外，並退回所繳交之複</w:t>
+      </w:r>
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>查</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>相關費用；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>反之，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>如</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>民宿不通過</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>複</w:t>
       </w:r>
-      <w:r w:rsidR="0041084E" w:rsidRPr="00517CF1">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-[...20 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，則不予退回複</w:t>
+      </w:r>
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-[...167 lines deleted...]
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>費用。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D69290" w14:textId="37A0C678" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00545416" w:rsidP="00545416">
+    <w:p w14:paraId="27D69290" w14:textId="37A0C678" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00545416" w:rsidP="00545416">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="-4" w:left="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc61536468"/>
-      <w:r w:rsidRPr="00E574E7">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>標章之頒發及管理</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="4371D3C2" w14:textId="1B9DDB33" w:rsidR="00545416" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00545416">
+    <w:p w14:paraId="4371D3C2" w14:textId="1B9DDB33" w:rsidR="00545416" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00545416">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="566" w:hangingChars="202" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>首次申請好客民宿資格或原有資格效期展延，經遴選</w:t>
       </w:r>
-      <w:r w:rsidR="0041084E">
+      <w:r w:rsidR="0041084E" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>委員</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>會議決議通過者，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00233AFD" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00233AFD" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>頒發</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>好客</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>民宿標章</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>效期均為</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7" w:rsidRPr="00BB61A7">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00BB61A7" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545416" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00545416" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D592B8" w14:textId="77777777" w:rsidR="00545416" w:rsidRPr="00E574E7" w:rsidRDefault="00545416" w:rsidP="00545416">
+    <w:p w14:paraId="00D592B8" w14:textId="77777777" w:rsidR="00545416" w:rsidRPr="00706B36" w:rsidRDefault="00545416" w:rsidP="00545416">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="566" w:hangingChars="202" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二、好客</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>民宿標章</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>應</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>載明民宿</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>名稱、效期之起訖月份等內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6A5D22" w14:textId="3B43A70C" w:rsidR="00545416" w:rsidRPr="00E574E7" w:rsidRDefault="00545416" w:rsidP="00545416">
+    <w:p w14:paraId="2936E4C0" w14:textId="77777777" w:rsidR="000F2377" w:rsidRDefault="00545416" w:rsidP="00D66A5A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="566" w:hangingChars="202" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>三、好客</w:t>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>三、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>好客</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>民宿標章</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>應置於民宿門廳明顯易見之處。好客民宿效期屆滿或好客民宿資格遭廢止後，民宿不得再放置該標章或以之作為從事其他商業活動之用，如有</w:t>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>應置於民宿門廳明顯易見之處。好客民宿效期屆滿</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>而</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>未依展延</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>規定申請效期</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>展延者</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>好客民宿資格遭廢止</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>者</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>民宿應將標章繳回</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>地方主管機關回收，</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>不得再放置該標章或以之作為從事其他商業活動之用，如有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>冒用標章</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>者，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本署將</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D66A5A" w:rsidRPr="00D66A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>依相關法規辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293A8974" w14:textId="3F3D2EBD" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00545416" w:rsidP="00D66A5A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="0" w:left="566" w:hangingChars="202" w:hanging="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>四、好客民</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>宿標章由本</w:t>
+      </w:r>
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>統一製作，若任何單位或個人私製、仿製或更改，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>將</w:t>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>有權依</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>依相關法規辦理。</w:t>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>相關規定追究法律責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293A8974" w14:textId="668CF5B9" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00545416" w:rsidP="00545416">
+    <w:p w14:paraId="45B7E93A" w14:textId="3013EC3A" w:rsidR="00C804F9" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:ind w:leftChars="-4" w:left="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc61536469"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>退場機制</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="4C09E66C" w14:textId="62C8F863" w:rsidR="00787A24" w:rsidRPr="00706B36" w:rsidRDefault="00C804F9" w:rsidP="00787A24">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:leftChars="0" w:left="566" w:hangingChars="202" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>四、好客民</w:t>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>一、</w:t>
+      </w:r>
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>獲好客民</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
-[...8 lines deleted...]
-      <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>宿標章之民宿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，如有下列之情形，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>將</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>統一製作，若任何單位或個人私製、仿製或更改，</w:t>
+      <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>廢止「好客民宿」資格：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D990DB" w14:textId="77777777" w:rsidR="00787A24" w:rsidRPr="00706B36" w:rsidRDefault="00787A24" w:rsidP="00787A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="1046" w:hangingChars="202" w:hanging="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（一）情節重大情事，如：遭檢舉有違規（法）情事，經消費者投訴且情節嚴重，或發生危害消費者生命、財產、安全等事件經查證屬實。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F96F04E" w14:textId="77777777" w:rsidR="00787A24" w:rsidRPr="00706B36" w:rsidRDefault="00787A24" w:rsidP="00787A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="1046" w:hangingChars="202" w:hanging="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（二）經遴選委員會決議未通過抽查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E574E7">
-[...24 lines deleted...]
-        <w:t>有權依</w:t>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>複</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E574E7">
-[...6 lines deleted...]
-        <w:t>相關規定追究法律責任。</w:t>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>評之好客民宿。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B7E93A" w14:textId="3013EC3A" w:rsidR="00C804F9" w:rsidRPr="00E574E7" w:rsidRDefault="00C804F9" w:rsidP="00015CA0">
+    <w:p w14:paraId="3C8DDCDE" w14:textId="77777777" w:rsidR="00787A24" w:rsidRPr="00706B36" w:rsidRDefault="00787A24" w:rsidP="00787A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="1046" w:hangingChars="202" w:hanging="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（三）好客民宿效期屆期而</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>未依展延</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>規定申請效期</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>展延者</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090367C3" w14:textId="6BE0C382" w:rsidR="004D3645" w:rsidRPr="00706B36" w:rsidRDefault="004D3645" w:rsidP="00787A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="1046" w:hangingChars="202" w:hanging="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（四）連續</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB61A7" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年無法配合抽查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>複</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>評者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295F0625" w14:textId="083FCFBB" w:rsidR="00787A24" w:rsidRPr="00706B36" w:rsidRDefault="00787A24" w:rsidP="00787A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="1046" w:hangingChars="202" w:hanging="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3645" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）註銷民宿登記證或登記證號改變者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A54AF54" w14:textId="6721DD88" w:rsidR="00CD2D57" w:rsidRPr="00706B36" w:rsidRDefault="00787A24" w:rsidP="00787A24">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:leftChars="0" w:left="566" w:hangingChars="202" w:hanging="566"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>二、經前項第</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>款規定廢止好客民宿資格者，</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>內不得再報名初階課程參加好客民宿遴選，</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk208328580"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>經前項第</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3645" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>三</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3645" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>款及第(四)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>款廢止好客民宿資格者</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00707B68" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>下年度</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>不得再報名初階課程參加好客民宿遴選。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D1E4C6" w14:textId="62090C40" w:rsidR="004F6E74" w:rsidRPr="00706B36" w:rsidRDefault="00CD2D57" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="-4" w:left="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...528 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc61536470"/>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="177E1519" w14:textId="0146C60D" w:rsidR="00E06C52" w:rsidRPr="00E06C52" w:rsidRDefault="00CD2D57" w:rsidP="00E06C52">
+    <w:p w14:paraId="177E1519" w14:textId="0146C60D" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00CD2D57" w:rsidP="00E06C52">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc236134303"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE8428D" w14:textId="4062BAB1" w:rsidR="00E06C52" w:rsidRPr="00AA3B9E" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="7EE8428D" w14:textId="4062BAB1" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:pStyle w:val="61"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA3B9E">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252017664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="142EA1EA" wp14:editId="451FD413">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4546482</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-568325</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1847850" cy="656590"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="274" name="群組 274"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -6635,565 +6516,85 @@
                         <w:pPr>
                           <w:snapToGrid w:val="0"/>
                           <w:spacing w:line="200" w:lineRule="atLeast"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>存有疑義</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="直線單箭頭接點 278" o:spid="_x0000_s1030" type="#_x0000_t32" style="position:absolute;top:4857;width:5350;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRJ6NqwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JbsIw&#10;EL1X4h+sqcStOOUAVYpBrFWlcmDpB4ziIY6Ix5FtIP37zqFSj09vny1636o7xdQENvA6KkARV8E2&#10;XBv4Pu9e3kCljGyxDUwGfijBYj54mmFpw4OPdD/lWkkIpxINuJy7UutUOfKYRqEjFu4SoscsMNba&#10;RnxIuG/1uCgm2mPD0uCwo7Wj6nq6eSmJk9UhtGm/cbf0sT3vp8eCvowZPvfLd1CZ+vwv/nN/WgPj&#10;qayVM3IE9PwXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkSejasAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokecolor="windowText" strokeweight="3pt">
                   <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00AA3B9E">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>附件一  好客民宿遴選活動流程圖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BE5EEF" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="61BE5EEF" w14:textId="7AA27161" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00F27288" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251970560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46E45CE5" wp14:editId="41CC9EC0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252004352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61F2F241" wp14:editId="158DE5FE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1416567</wp:posOffset>
+                  <wp:posOffset>-705774</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>80441</wp:posOffset>
-[...479 lines deleted...]
-                  <wp:posOffset>244475</wp:posOffset>
+                  <wp:posOffset>235165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1442720" cy="7929880"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="221" name="群組 221"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1442720" cy="7929880"/>
                           <a:chOff x="-93556" y="-279"/>
                           <a:chExt cx="1443356" cy="7887347"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="222" name="文字方塊 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="-93556" y="-279"/>
                             <a:ext cx="1186180" cy="328930"/>
                           </a:xfrm>
@@ -7637,93 +7038,97 @@
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>好客民宿標章效期展延</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="61F2F241" id="群組 221" o:spid="_x0000_s1040" style="position:absolute;left:0;text-align:left;margin-left:-64.3pt;margin-top:19.25pt;width:113.6pt;height:624.4pt;z-index:252004352;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-935,-2" coordsize="14433,78873" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+o/gkXAMAAPwTAAAOAAAAZHJzL2Uyb0RvYy54bWzsWFtu1DAU/UdiD5b/2zycTB5qinhWSLwk&#10;YAGexJlEJHaw3WbKBpBYQPlmASyABcE6uL6ZpkOBH5DQjOh8ZJzYvrn3+Pj45h7dWfcdORPatEoW&#10;NDj0KRGyVFUrVwV9/erRQUqJsVxWvFNSFPRcGHrn+Pato3HIRaga1VVCEzAiTT4OBW2sHXLPM2Uj&#10;em4O1SAkdNZK99zCrV55leYjWO87L/T9hTcqXQ1alcIYePpg6qTHaL+uRWmf17URlnQFBd8sXjVe&#10;l+7qHR/xfKX50LTlxg3+B170vJXw0tnUA245OdXtT6b6ttTKqNoelqr3VF23pcAYIJrAvxbNiVan&#10;A8ayysfVMMME0F7D6Y/Nls/OTvTwcnihAYlxWAEWeOdiWde6d//gJVkjZOczZGJtSQkPgygKkxCQ&#10;LaEvycIsTTeglg0g7+YdZCyOF5TAgIMwySbIy+bhlQXGXD9aSNOERYkb41064P3g1jgAUcwVFubv&#10;sHjZ8EEgxCYHLF5o0lYFDcOQEsl7IOy3i/dfP3/8dvHl66cPJHSOOQ9gqMOM2PU95VDAtTfDE1W+&#10;MUSq+w2XK3FXazU2glfgY4AhbU2d7BhnZDk+VRW8ip9ahYauAf9LAOcFCNJFAJgjfCxMM4b4z+jx&#10;fNDGngjVE9coqIY9gW/hZ0+MnYC+HOJWW6pHbdfBc553kowFzeIwxglbPX1rYdt2bV/Q1He/aVVd&#10;sA9lhZMtb7upDb50EhbURe8CnkK36+UawV5cgrpU1TnAodW0S0FVoNEo/Y6SEXZoQc3bU64FJd1j&#10;CZBmwD23pfEmipGFertnud3DZQmmCmopmZr3LcrAFPJdgL5uEQ3n5eTJxmVg2+TxP6Ad2zXaxbhv&#10;A5/FLGDTIs/MY0mUJDDAbdw4TuK9Yx7qzNV6/9fMi3aTeSFLWRqhevJ8Zp7TPDhJkHkh6MAiQnm9&#10;PDF2X/PSG82bj1pQkN06aifNYxHzswwPpy3mRREkKxvNi9KA7Z3mYf51o3mY5EHSuYvMiyBhjvzr&#10;p+12nhdmfrp3zAswSbyhHlIv2U3qLcIs9n38zNkSvf2nHiYQN9RD6kFFZhdVL4n8OGGYGP2Gent5&#10;3gZzzWCXP2+xxgIlJiy7bMphroa1fY+fw1dFu+PvAAAA//8DAFBLAwQUAAYACAAAACEACeGj4uEA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTWvCQBCG74X+h2UKvenmA21MsxGRticpVAvF25qM&#10;STA7G7JrEv99x1N7fJmH930mW0+mFQP2rrGkIJwHIJAKWzZUKfg+vM8SEM5rKnVrCRXc0ME6f3zI&#10;dFrakb5w2PtKcAm5VCuove9SKV1Ro9Fubjskvp1tb7Tn2Fey7PXI5aaVURAspdEN8UKtO9zWWFz2&#10;V6PgY9TjJg7fht3lvL0dD4vPn12ISj0/TZtXEB4n/wfDXZ/VIWenk71S6USrYBZGyZJZBXGyAMHE&#10;6p5PTEbJSwwyz+T/H/JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL6j+CRcAwAA/BMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAnho+LhAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAtgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADEBgAA&#10;AAA=&#10;">
-                <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:-935;top:-2;width:11861;height:3288;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjXhkQxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvtRTTlsSJEkJLoKeWOj+Q22JtbBNrZSzFdt++KhRyHGbmG2a1GW0jeup87VjDLFEg&#10;iAtnai41HPa7pzkIH5ANNo5Jww952KwnDyvMjBv4m/o8lCJC2GeooQqhzaT0RUUWfeJa4uhdXGcx&#10;RNmV0nQ4RLhtZKrUq7RYc1yosKW3ioprfrMajp+X8+lZfZXv9qUd3Kgk24XU+nE6bpcgAo3hHv5v&#10;fxgNaZrC35l4BOT6FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONeGRDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+              <v:group w14:anchorId="61F2F241" id="群組 221" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-55.55pt;margin-top:18.5pt;width:113.6pt;height:624.4pt;z-index:252004352;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-935,-2" coordsize="14433,78873" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+o/gkXAMAAPwTAAAOAAAAZHJzL2Uyb0RvYy54bWzsWFtu1DAU/UdiD5b/2zycTB5qinhWSLwk&#10;YAGexJlEJHaw3WbKBpBYQPlmASyABcE6uL6ZpkOBH5DQjOh8ZJzYvrn3+Pj45h7dWfcdORPatEoW&#10;NDj0KRGyVFUrVwV9/erRQUqJsVxWvFNSFPRcGHrn+Pato3HIRaga1VVCEzAiTT4OBW2sHXLPM2Uj&#10;em4O1SAkdNZK99zCrV55leYjWO87L/T9hTcqXQ1alcIYePpg6qTHaL+uRWmf17URlnQFBd8sXjVe&#10;l+7qHR/xfKX50LTlxg3+B170vJXw0tnUA245OdXtT6b6ttTKqNoelqr3VF23pcAYIJrAvxbNiVan&#10;A8ayysfVMMME0F7D6Y/Nls/OTvTwcnihAYlxWAEWeOdiWde6d//gJVkjZOczZGJtSQkPgygKkxCQ&#10;LaEvycIsTTeglg0g7+YdZCyOF5TAgIMwySbIy+bhlQXGXD9aSNOERYkb41064P3g1jgAUcwVFubv&#10;sHjZ8EEgxCYHLF5o0lYFDcOQEsl7IOy3i/dfP3/8dvHl66cPJHSOOQ9gqMOM2PU95VDAtTfDE1W+&#10;MUSq+w2XK3FXazU2glfgY4AhbU2d7BhnZDk+VRW8ip9ahYauAf9LAOcFCNJFAJgjfCxMM4b4z+jx&#10;fNDGngjVE9coqIY9gW/hZ0+MnYC+HOJWW6pHbdfBc553kowFzeIwxglbPX1rYdt2bV/Q1He/aVVd&#10;sA9lhZMtb7upDb50EhbURe8CnkK36+UawV5cgrpU1TnAodW0S0FVoNEo/Y6SEXZoQc3bU64FJd1j&#10;CZBmwD23pfEmipGFertnud3DZQmmCmopmZr3LcrAFPJdgL5uEQ3n5eTJxmVg2+TxP6Ad2zXaxbhv&#10;A5/FLGDTIs/MY0mUJDDAbdw4TuK9Yx7qzNV6/9fMi3aTeSFLWRqhevJ8Zp7TPDhJkHkh6MAiQnm9&#10;PDF2X/PSG82bj1pQkN06aifNYxHzswwPpy3mRREkKxvNi9KA7Z3mYf51o3mY5EHSuYvMiyBhjvzr&#10;p+12nhdmfrp3zAswSbyhHlIv2U3qLcIs9n38zNkSvf2nHiYQN9RD6kFFZhdVL4n8OGGYGP2Gent5&#10;3gZzzWCXP2+xxgIlJiy7bMphroa1fY+fw1dFu+PvAAAA//8DAFBLAwQUAAYACAAAACEARxEmceAA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT2vCQBDF74V+h2WE3nQTRRtiNiLS9iSFaqH0tmbH&#10;JJidDdk1id++46nOaf483vxethltI3rsfO1IQTyLQCAVztRUKvg+vk8TED5oMrpxhApu6GGTPz9l&#10;OjVuoC/sD6EUbEI+1QqqENpUSl9UaLWfuRaJb2fXWR147EppOj2wuW3kPIpW0uqa+EOlW9xVWFwO&#10;V6vgY9DDdhG/9fvLeXf7PS4/f/YxKvUyGbdrEAHH8C+GOz6jQ85MJ3cl40WjYBpzsVbB4pVD3RXx&#10;ihcnbubJMgGZZ/IxRP4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvqP4JFwDAAD8EwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARxEmceAAAAAM&#10;AQAADwAAAAAAAAAAAAAAAAC2BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMMGAAAA&#10;AA==&#10;">
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:-935;top:-2;width:11861;height:3288;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjXhkQxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvtRTTlsSJEkJLoKeWOj+Q22JtbBNrZSzFdt++KhRyHGbmG2a1GW0jeup87VjDLFEg&#10;iAtnai41HPa7pzkIH5ANNo5Jww952KwnDyvMjBv4m/o8lCJC2GeooQqhzaT0RUUWfeJa4uhdXGcx&#10;RNmV0nQ4RLhtZKrUq7RYc1yosKW3ioprfrMajp+X8+lZfZXv9qUd3Kgk24XU+nE6bpcgAo3hHv5v&#10;fxgNaZrC35l4BOT6FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONeGRDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="501B7EB6" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                         <w:pPr>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00E574E7">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>辦理輔導訓</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>練</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:-935;top:10353;width:13747;height:5575;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMEryLxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW86W7jH2rqJpQWwVNFrYK3R/aZhGbfhuxq0m/fLQg9DjPzG2aVD7YRN+p87VjD80SB&#10;IC6cqbnU8HVYj19A+IBssHFMGn7IQ549PqwwNa7nHd32oRQRwj5FDVUIbSqlLyqy6CeuJY7exXUW&#10;Q5RdKU2HfYTbRiZKLaTFmuNChS29V1R8769Ww/Hzcj7N1Lb8sPO2d4OSbJdS69HT8PYKItAQ/sP3&#10;9sZoSJIp/J2JR0BmvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMEryLxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:-935;top:10353;width:13747;height:5575;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMEryLxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW86W7jH2rqJpQWwVNFrYK3R/aZhGbfhuxq0m/fLQg9DjPzG2aVD7YRN+p87VjD80SB&#10;IC6cqbnU8HVYj19A+IBssHFMGn7IQ549PqwwNa7nHd32oRQRwj5FDVUIbSqlLyqy6CeuJY7exXUW&#10;Q5RdKU2HfYTbRiZKLaTFmuNChS29V1R8769Ww/Hzcj7N1Lb8sPO2d4OSbJdS69HT8PYKItAQ/sP3&#10;9sZoSJIp/J2JR0BmvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMEryLxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="49D8ED73" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                         <w:pPr>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>受理並確認</w:t>
                         </w:r>
@@ -7733,82 +7138,82 @@
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>民宿是否可訪查</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:-935;top:23838;width:11861;height:2915;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAD+yT/xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvza5Bi0ZXEYvQk6X+A2+P7DMJZt+G7Nak375bKHgcZuY3zHLd21o8qPWVYw3jRIEg&#10;zp2puNBwOu5eZyB8QDZYOyYNP+RhvRq8LDEzruMvehxCISKEfYYayhCaTEqfl2TRJ64hjt7NtRZD&#10;lG0hTYtdhNtapkq9SYsVx4USG9qWlN8P31bDeX+7Xibqs3i306ZzvZJs51Lr0bDfLEAE6sMz/N/+&#10;MBrSdAJ/Z+IRkKtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAP7JP/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:-935;top:23838;width:11861;height:2915;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAD+yT/xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvza5Bi0ZXEYvQk6X+A2+P7DMJZt+G7Nak375bKHgcZuY3zHLd21o8qPWVYw3jRIEg&#10;zp2puNBwOu5eZyB8QDZYOyYNP+RhvRq8LDEzruMvehxCISKEfYYayhCaTEqfl2TRJ64hjt7NtRZD&#10;lG0hTYtdhNtapkq9SYsVx4USG9qWlN8P31bDeX+7Xibqs3i306ZzvZJs51Lr0bDfLEAE6sMz/N/+&#10;MBrSdAJ/Z+IRkKtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAP7JP/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="6133584D" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00E574E7">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>執行實地訪查</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:-935;top:34309;width:14433;height:4814;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBst4FkxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva2LRxe0aRRTBk8v6Z2Fvj+bZFpuX0kRbv/1GEDwOM/MbZrbobCVu1PjSsYbRUIEg&#10;zpwpOddwPGzepyB8QDZYOSYNd/KwmPfeZpga1/IP3fYhFxHCPkUNRQh1KqXPCrLoh64mjt7ZNRZD&#10;lE0uTYNthNtKJkp9SIslx4UCa1oVlF32V6vhtDv//Y7Vd762k7p1nZJsP6XWg363/AIRqAuv8LO9&#10;NRqSZAKPM/EIyPk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGy3gWTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:-935;top:34309;width:14433;height:4814;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBst4FkxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva2LRxe0aRRTBk8v6Z2Fvj+bZFpuX0kRbv/1GEDwOM/MbZrbobCVu1PjSsYbRUIEg&#10;zpwpOddwPGzepyB8QDZYOSYNd/KwmPfeZpga1/IP3fYhFxHCPkUNRQh1KqXPCrLoh64mjt7ZNRZD&#10;lE0uTYNthNtKJkp9SIslx4UCa1oVlF32V6vhtDv//Y7Vd762k7p1nZJsP6XWg363/AIRqAuv8LO9&#10;NRqSZAKPM/EIyPk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGy3gWTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="09CF75AA" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00E574E7">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>審查實地訪查</w:t>
@@ -7842,200 +7247,673 @@
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>抽查複評</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00E574E7">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>結果</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:-935;top:49354;width:11861;height:2908;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcZR8TxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvZrehDTW6ilgKPVW0reDtkX0modm3IbtN0n/fFQSPw8x8w6w2o21ET52vHWt4TBQI&#10;4sKZmksNX59v8xcQPiAbbByThj/ysFlPJyvMjRv4QP0xlCJC2OeooQqhzaX0RUUWfeJa4uhdXGcx&#10;RNmV0nQ4RLhtZKpUJi3WHBcqbGlXUfFz/LUavj8u59OT2pev9rkd3Kgk24XU+mE2bpcgAo3hHr61&#10;342GNM3geiYeAbn+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJxlHxPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:-935;top:49354;width:11861;height:2908;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcZR8TxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvZrehDTW6ilgKPVW0reDtkX0modm3IbtN0n/fFQSPw8x8w6w2o21ET52vHWt4TBQI&#10;4sKZmksNX59v8xcQPiAbbByThj/ysFlPJyvMjRv4QP0xlCJC2OeooQqhzaX0RUUWfeJa4uhdXGcx&#10;RNmV0nQ4RLhtZKpUJi3WHBcqbGlXUfFz/LUavj8u59OT2pev9rkd3Kgk24XU+mE2bpcgAo3hHr61&#10;342GNM3geiYeAbn+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJxlHxPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="4D80E777" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>頒發標章</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:-935;top:62950;width:11861;height:2908;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzKbqIxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW86W6Df2rqJpQWwVNFrYK3R/aZhGbfhuxq0m/fLQg9DjPzG2aVD7YRN+p87VjD80SB&#10;IC6cqbnU8HVYj19A+IBssHFMGn7IQ549PqwwNa7nHd32oRQRwj5FDVUIbSqlLyqy6CeuJY7exXUW&#10;Q5RdKU2HfYTbRiZKzaXFmuNChS29V1R8769Ww/Hzcj5N1bb8sLO2d4OSbJdS69HT8PYKItAQ/sP3&#10;9sZoSJIF/J2JR0BmvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzKbqIxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:-935;top:62950;width:11861;height:2908;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzKbqIxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW86W6Df2rqJpQWwVNFrYK3R/aZhGbfhuxq0m/fLQg9DjPzG2aVD7YRN+p87VjD80SB&#10;IC6cqbnU8HVYj19A+IBssHFMGn7IQ549PqwwNa7nHd32oRQRwj5FDVUIbSqlLyqy6CeuJY7exXUW&#10;Q5RdKU2HfYTbRiZKzaXFmuNChS29V1R8769Ww/Hzcj5N1bb8sLO2d4OSbJdS69HT8PYKItAQ/sP3&#10;9sZoSJIF/J2JR0BmvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzKbqIxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="653C9CC4" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00E574E7">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>抽查好客民宿</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:-935;top:74057;width:11861;height:4813;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCti76wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f+B/CEfa2JpZtaDWKbAh72li9gG+H5tgWm5PQRNv9++VhsMeP777ajLYTd+pD61jDLFMgiCtn&#10;Wq41HPa7pzmIEJENdo5Jww8F2KwnDyssjBv4m+5lrEUK4VCghiZGX0gZqoYshsx54sRdXG8xJtjX&#10;0vQ4pHDbyVypV2mx5dTQoKe3hqprebMajp+X8+lZfdXv9sUPblSS7UJq/Tgdt0sQkcb4L/5zfxgN&#10;eZ7WpjPpCMj1LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCti76wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:-935;top:74057;width:11861;height:4813;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCti76wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9ba8Iw&#10;FH4f+B/CEfa2JpZtaDWKbAh72li9gG+H5tgWm5PQRNv9++VhsMeP777ajLYTd+pD61jDLFMgiCtn&#10;Wq41HPa7pzmIEJENdo5Jww8F2KwnDyssjBv4m+5lrEUK4VCghiZGX0gZqoYshsx54sRdXG8xJtjX&#10;0vQ4pHDbyVypV2mx5dTQoKe3hqprebMajp+X8+lZfdXv9sUPblSS7UJq/Tgdt0sQkcb4L/5zfxgN&#10;eZ7WpjPpCMj1LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCti76wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="6156F18E" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                         <w:pPr>
                           <w:spacing w:line="300" w:lineRule="exact"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:b/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:kern w:val="0"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                           <w:t>好客民宿標章效期展延</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00E06C52" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251970560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46E45CE5" wp14:editId="71F9525D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1416567</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>80441</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3808730" cy="732175"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="29845"/>
+                <wp:wrapNone/>
+                <wp:docPr id="211" name="群組 211"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3808730" cy="732175"/>
+                          <a:chOff x="149087" y="-13759"/>
+                          <a:chExt cx="3810173" cy="752320"/>
+                        </a:xfrm>
+                        <a:noFill/>
+                      </wpg:grpSpPr>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="212" name="群組 212"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="149087" y="-5797"/>
+                            <a:ext cx="3810173" cy="744358"/>
+                            <a:chOff x="149087" y="-5797"/>
+                            <a:chExt cx="3810173" cy="744358"/>
+                          </a:xfrm>
+                          <a:grpFill/>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="213" name="肘形接點 523"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm flipV="1">
+                              <a:off x="387626" y="397566"/>
+                              <a:ext cx="2679700" cy="340995"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="bentConnector3">
+                              <a:avLst>
+                                <a:gd name="adj1" fmla="val 99856"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:sysClr val="window" lastClr="FFFFFF"/>
+                            </a:solidFill>
+                            <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+                              <a:solidFill>
+                                <a:sysClr val="windowText" lastClr="000000"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="214" name="圓角矩形 527"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="149087" y="99392"/>
+                              <a:ext cx="909320" cy="384810"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="roundRect">
+                              <a:avLst>
+                                <a:gd name="adj" fmla="val 16667"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:sysClr val="window" lastClr="FFFFFF"/>
+                            </a:solidFill>
+                            <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                              <a:solidFill>
+                                <a:sysClr val="windowText" lastClr="000000"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="096A7C46" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+                                <w:pPr>
+                                  <w:snapToGrid w:val="0"/>
+                                  <w:spacing w:line="200" w:lineRule="atLeast"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                    <w:b/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00401FCB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t>合法民宿</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="215" name="圓角矩形 528"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="1262269" y="0"/>
+                              <a:ext cx="918845" cy="596265"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="roundRect">
+                              <a:avLst>
+                                <a:gd name="adj" fmla="val 16667"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:sysClr val="window" lastClr="FFFFFF"/>
+                            </a:solidFill>
+                            <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                              <a:solidFill>
+                                <a:sysClr val="windowText" lastClr="000000"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="552E2C1F" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+                                <w:pPr>
+                                  <w:snapToGrid w:val="0"/>
+                                  <w:spacing w:line="200" w:lineRule="atLeast"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                    <w:b/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00401FCB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t>初階課程</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="216" name="圓角矩形 529"/>
+                          <wps:cNvSpPr>
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="2728433" y="-5797"/>
+                              <a:ext cx="1230827" cy="586105"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="roundRect">
+                              <a:avLst>
+                                <a:gd name="adj" fmla="val 16667"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:sysClr val="window" lastClr="FFFFFF"/>
+                            </a:solidFill>
+                            <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                              <a:solidFill>
+                                <a:sysClr val="windowText" lastClr="000000"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="675F7EEC" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+                                <w:pPr>
+                                  <w:snapToGrid w:val="0"/>
+                                  <w:spacing w:line="200" w:lineRule="atLeast"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                    <w:b/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00401FCB">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                    <w:b/>
+                                  </w:rPr>
+                                  <w:t>取得結業證書</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="218" name="直線單箭頭接點 218"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="1073426" y="298174"/>
+                              <a:ext cx="192405" cy="635"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="straightConnector1">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:sysClr val="window" lastClr="FFFFFF"/>
+                            </a:solidFill>
+                            <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+                              <a:solidFill>
+                                <a:sysClr val="windowText" lastClr="000000"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="219" name="直線單箭頭接點 219"/>
+                          <wps:cNvCnPr>
+                            <a:cxnSpLocks noChangeShapeType="1"/>
+                          </wps:cNvCnPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="2196474" y="309988"/>
+                              <a:ext cx="535206" cy="0"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="straightConnector1">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:sysClr val="window" lastClr="FFFFFF"/>
+                            </a:solidFill>
+                            <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+                              <a:solidFill>
+                                <a:sysClr val="windowText" lastClr="000000"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd type="triangle" w="med" len="med"/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:bodyPr/>
+                        </wps:wsp>
+                      </wpg:grpSp>
+                      <wps:wsp>
+                        <wps:cNvPr id="220" name="文字方塊 532"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="2185430" y="-13759"/>
+                            <a:ext cx="548365" cy="331470"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                            <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5594FF85" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00785E43">
+                              <w:pPr>
+                                <w:snapToGrid w:val="0"/>
+                                <w:spacing w:line="200" w:lineRule="atLeast"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00401FCB">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t>完訓</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="46E45CE5" id="群組 211" o:spid="_x0000_s1039" style="position:absolute;left:0;text-align:left;margin-left:111.55pt;margin-top:6.35pt;width:299.9pt;height:57.65pt;z-index:251970560;mso-width-relative:margin;mso-height-relative:margin" coordorigin="1490,-137" coordsize="38101,7523" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkX/B5YAUAACYZAAAOAAAAZHJzL2Uyb0RvYy54bWzsWVtv5DQUfkfiP1h5307ul1Gnq6XdVkgL&#10;VLTw7sllEkjsYLvNlEeEhMQDDyAVBIibQIiH7hMIIQT/pu3uv+DYzmTS2Xa73VVHKzTzMBMn8bHP&#10;8fed26zfnVYlOkwZLygZGdaaaaCUxDQpyGRkvLO/fSc0EBeYJLikJB0ZRyk37m68+sp6Uw9Tm+a0&#10;TFKGQAjhw6YeGbkQ9XAw4HGeVpiv0Tol8DCjrMIChmwySBhuQHpVDmzT9AcNZUnNaJxyDne39ENj&#10;Q8nPsjQWb2UZTwUqRwbsTahvpr7H8nuwsY6HE4brvIjbbeDn2EWFCwKLdqK2sMDogBVPiKqKmFFO&#10;M7EW02pAs6yIU6UDaGOZC9rsMHpQK10mw2ZSd2YC0y7Y6bnFxm8e7rB6r95lYImmnoAt1EjqMs1Y&#10;JX9hl2iqTHbUmSydChTDTSc0w8ABy8bwLHBsK/C0TeMcDC+nWW4ErxgInt+xnMCLZs/vdyIs0wqc&#10;VoRnO7Y6lsF8A4RuF2UJGxxc2GE30DsHVXYZKpKRYVu2gQiuAG/n//58/sfHSN5pFbyBxv2te0EU&#10;6J3PVe/v23UdL5ypdonq8/lxfrnmnYSe5nAaV6gOdOFzRPAXQ8RejutUAY0P+2aEQ9FmfPTRV6f/&#10;/HT22S+P//4OwRFpY6qXN8kukyiJp2SvfkDj9zkidDPHZJIqsftHNZyDJWfA8fWmyAEH4KFx8wZN&#10;4B18IKgikQQeysqifldO7EHQCQPf9hWWnCjwfP/iidg+HJLZgtFxzShSYOzZs2Zc7KS0QvJiZIxT&#10;IjYpIeAmKHPUSvjwARdyyUnS6o6T9ywDZVUJjuEQlyiKQk8tDHLbt+FqJllO5bQsEnluanDEN0uG&#10;YObIAMeV0MZAJeYCbo6MbfVRtlmYVhLUAJJDDwiFYgyuMSuxgMuqBoRzMjEQLifgc2PB1MavWXQf&#10;YNtb2FSfyxaWimxhnusdK6naylUhwFWXRTUywm42HuYpTu6TBI4XDwUuSn0NFimJvJUqJww2nZ2/&#10;PHJJWD4c0+RI+R2FC4Czvr0EXLszXJ9++8WjXz8///43QDfgWjG8Ban0ier8FkB9jzHaSKWBcxdQ&#10;rSc8HdVSYOtOe84lipxI+ScwV+sUIzOSflC5VSd0Q2vRJ87w1iIZIgVJ3gYcXw3iPoYt3/eVskvA&#10;sGVrTv4vMSym46mOOZIkc1QjRnWuAbkRXOSUfWigBvIM4O4HB5ilwMXXCUAoslxXJiZq4HqBPHTW&#10;fzLuP8EkBlGa9EgPNoVOZw5qVkxyWEt7TELvgTvNio53mm2tE14m2cB/6SCyQDYVLZdFNtu3bT9S&#10;kaNN+jqmWWHoSh8LCYoXQXi5JmasmNaPbsuLFh3TuuRDI3rFtC7rhczoUqaplHtJTLMDO3QdSBxl&#10;vj9Pemdss2zHDCHOarqFvmWu6EablzA56+jmrgLbFdURtDbaIvOb38///Pr0+OH5w5PHP5y0ZZJt&#10;9SPcLZVJ/YTSDBy3rY7sKLQCdXLzlNKKbBfYppjnO9fQjguGZTrRVUc6q1D1jszkVwVPv+BBQhW5&#10;ghVQ9paQ20HpVqUJ5HgpVGjyStvsJS6JIDd6Opj7QeT2wWxbke8CgmUYcaCQD9veyiyOeI5nmxDv&#10;ZNZ2TWm0gjIePnvtfptQnrfvllXpy2pKw/rs+JPTky/Pjv86/fFT5DltO1C1o2ThjsT0NSq7lbqX&#10;cks1P4QEz5XdUpkc9ZqhHard0IH6Q6HacSw3uAba7ELB/6Rf7hqnshsjndINavHe3Jsl+c/S+umy&#10;CxWGllY2QwfsRYtmhWFoxqsY2P5xILv9/bEqsud/b2z8BwAA//8DAFBLAwQUAAYACAAAACEA5OMo&#10;+eAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgzW6yRU3TbEop6qkIbQXx&#10;Nk2mSWh2NmS3Sfr2bk96nPk//vkmW02mFQP1rrGsIZ5FIIgLWzZcafg6vD8lIJxHLrG1TBqu5GCV&#10;399lmJZ25B0Ne1+JUMIuRQ21910qpStqMuhmtiMO2cn2Bn0Y+0qWPY6h3LRSRdGLNNhwuFBjR5ua&#10;ivP+YjR8jDiu5/HbsD2fNtefw/Pn9zYmrR8fpvUShKfJ/8Fw0w/qkAeno71w6USrQal5HNAQqFcQ&#10;AUiUWoA43hZJBDLP5P8X8l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5F/weWAFAAAm&#10;GQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5OMo+eAA&#10;AAAKAQAADwAAAAAAAAAAAAAAAAC6BwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcI&#10;AAAAAA==&#10;">
+                <v:group id="群組 212" o:spid="_x0000_s1040" style="position:absolute;left:1490;top:-57;width:38102;height:7442" coordorigin="1490,-57" coordsize="38101,7443" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKplYRxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviWyXhuBGCSE0pQdTiB0ovS3WxjaxVsZS/PP2VaHQ4zAz3zDb/WRaMVDvGssK4lUE&#10;gri0uuFKwaU4LTcgnEfW2FomBTM52O8eFltMtR35TEPuKxEg7FJUUHvfpVK6siaDbmU74uBdbW/Q&#10;B9lXUvc4BrhpZRJFa2mw4bBQY0fHmspbfjcK3kccD8/x25Ddrsf5u3j5/MpiUurpcTq8gvA0+f/w&#10;X/tDK0jiBH7PhCMgdz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiqZWEcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:shapetype id="_x0000_t34" coordsize="21600,21600" o:spt="34" o:oned="t" adj="10800" path="m,l@0,0@0,21600,21600,21600e" filled="f">
+                    <v:stroke joinstyle="miter"/>
+                    <v:formulas>
+                      <v:f eqn="val #0"/>
+                    </v:formulas>
+                    <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                    <v:handles>
+                      <v:h position="#0,center"/>
+                    </v:handles>
+                    <o:lock v:ext="edit" shapetype="t"/>
+                  </v:shapetype>
+                  <v:shape id="肘形接點 523" o:spid="_x0000_s1041" type="#_x0000_t34" style="position:absolute;left:3876;top:3975;width:26797;height:3410;flip:y;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzoLRmxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNroS2rUaQg9NDLWqE9PjbP3cXNS5rENf77piB4HGbmG2a1SWYQI/nQW1ZQzgsQ&#10;xI3VPbcKDl+72RuIEJE1DpZJwZUCbNaThxVW2l64pnEfW5EhHCpU0MXoKilD05HBMLeOOHtH6w3G&#10;LH0rtcdLhptBLoriRRrsOS906Oi9o+a0PxsFP3VK/vPw69wW67K+nsbXp++jUo/TtF2CiJTiPXxr&#10;f2gFi/IZ/s/kIyDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzoLRmxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" adj="21569" filled="t" fillcolor="window" strokecolor="windowText" strokeweight="2.25pt"/>
+                  <v:roundrect id="圓角矩形 527" o:spid="_x0000_s1042" style="position:absolute;left:1490;top:993;width:9094;height:3849;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdv1eTxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y1RqkZXKYIo2IvRi7dn9jVJzb5Nd1dN/323UPA4zMw3zHzZmUbcyPnasoJBPwFB&#10;XFhdc6ngeFi/TkD4gKyxsUwKfsjDcvH8NMdM2zvv6ZaHUkQI+wwVVCG0mZS+qMig79uWOHqf1hkM&#10;UbpSaof3CDeNTJPkTRqsOS5U2NKqouKSX42C76Ic1+nwdEmm7mOD169dfl7tlOq9dO8zEIG68Aj/&#10;t7daQToYwd+ZeATk4hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdv1eTxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+                    <v:stroke joinstyle="miter"/>
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="096A7C46" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+                          <w:pPr>
+                            <w:snapToGrid w:val="0"/>
+                            <w:spacing w:line="200" w:lineRule="atLeast"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00401FCB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t>合法民宿</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:roundrect>
+                  <v:roundrect id="圓角矩形 528" o:spid="_x0000_s1043" style="position:absolute;left:12622;width:9189;height:5962;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBy8/IIxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y0Rq0ZXKYIo2IvRi7dn9jVJzb5Nd1dN/323UPA4zMw3zHzZmUbcyPnasoJBPwFB&#10;XFhdc6ngeFi/TkD4gKyxsUwKfsjDcvH8NMdM2zvv6ZaHUkQI+wwVVCG0mZS+qMig79uWOHqf1hkM&#10;UbpSaof3CDeNTJPkTRqsOS5U2NKqouKSX42C76Ic1+nwdEmm7mOD169dfl7tlOq9dO8zEIG68Aj/&#10;t7daQToYwd+ZeATk4hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBy8/IIxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+                    <v:stroke joinstyle="miter"/>
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="552E2C1F" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+                          <w:pPr>
+                            <w:snapToGrid w:val="0"/>
+                            <w:spacing w:line="200" w:lineRule="atLeast"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00401FCB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t>初階課程</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:roundrect>
+                  <v:roundrect id="圓角矩形 529" o:spid="_x0000_s1044" style="position:absolute;left:27284;top:-57;width:12308;height:5860;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCIWx/xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y0R/BNdRYRSwV6aevH2zD6TaPZt3F01fvtuQehxmJnfMPNlZxpxI+drywoG/QQE&#10;cWF1zaWC3c/H+wSED8gaG8uk4EEelovXlzlm2t75m255KEWEsM9QQRVCm0npi4oM+r5tiaN3tM5g&#10;iNKVUju8R7hpZJokI2mw5rhQYUvriopzfjUKLkU5rtPh/pxM3dcnXk/b/LDeKtV761YzEIG68B9+&#10;tjdaQToYwd+ZeATk4hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCIWx/xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+                    <v:stroke joinstyle="miter"/>
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="675F7EEC" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+                          <w:pPr>
+                            <w:snapToGrid w:val="0"/>
+                            <w:spacing w:line="200" w:lineRule="atLeast"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00401FCB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t>取得結業證書</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:roundrect>
+                  <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                    <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                    <o:lock v:ext="edit" shapetype="t"/>
+                  </v:shapetype>
+                  <v:shape id="直線單箭頭接點 218" o:spid="_x0000_s1045" type="#_x0000_t32" style="position:absolute;left:10734;top:2981;width:1924;height:7;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQHSebwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VjQ+KRldRwdJrfZ2H7JgEs7MxuyZpf33nUOjx43uvNr2rVEtNKD0bGI8SUMSZtyXn&#10;Bs6nw9scVIjIFivPZOCbAmzWg5cVptZ3/EXtMeZKQjikaKCIsU61DllBDsPI18TC3XzjMApscm0b&#10;7CTcVXqSJO/aYcnSUGBN+4Ky+/HpDFw+qstucZ3Z8JiK/ue8LWdtZ8zrsN8uQUXq47/4z/1pDUzG&#10;slbOyBHQ618AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUB0nm8AAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="t" fillcolor="window" strokecolor="windowText" strokeweight="2.25pt">
+                    <v:stroke endarrow="block" joinstyle="miter"/>
+                  </v:shape>
+                  <v:shape id="直線單箭頭接點 219" o:spid="_x0000_s1046" type="#_x0000_t32" style="position:absolute;left:21964;top:3099;width:5352;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/UYIAwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8Ba8aeofRLtGUUHxulo9P5q3bdnmpTaxrX76jSDscZjfzDDLdWdK0VDtCssKRsMIBHFq&#10;dcGZguS8H8xBOI+ssbRMCh7kYL3qfSwx1rblb2pOPhOhhF2MCnLvq1hKl+Zk0A1tRRy8H1sb9EHW&#10;mdQ1tqHclHIcRTNpsOCwkGNFu5zS39PdKLgcyst2cZ1qd5sE/plsimnTKtX/7DZfIDx1/h9+p49a&#10;wXi0gNeZcATk6g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/UYIAwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="t" fillcolor="window" strokecolor="windowText" strokeweight="2.25pt">
+                    <v:stroke endarrow="block" joinstyle="miter"/>
+                  </v:shape>
+                </v:group>
+                <v:shape id="文字方塊 532" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:21854;top:-137;width:5483;height:3314;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPjMiLxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Nb8Iw&#10;DIbvk/gPkZF2GylFmkYhIECaxA4cxsfdNKataJzSZKXw6+fDpB2t1+/jx/Nl72rVURsqzwbGowQU&#10;ce5txYWB4+Hz7QNUiMgWa89k4EEBlovByxwz6+/8Td0+FkogHDI0UMbYZFqHvCSHYeQbYskuvnUY&#10;ZWwLbVu8C9zVOk2Sd+2wYrlQYkObkvLr/seJRnc6T6Zx5UPYXdL11xN35+vNmNdhv5qBitTH/+W/&#10;9tYaSFPRl2eEAHrxCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE+MyIvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="5594FF85" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00785E43">
+                        <w:pPr>
+                          <w:snapToGrid w:val="0"/>
+                          <w:spacing w:line="200" w:lineRule="atLeast"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                            <w:sz w:val="22"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00401FCB">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                            <w:sz w:val="22"/>
+                          </w:rPr>
+                          <w:t>完訓</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F4CD7C8" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="5F4CD7C8" w14:textId="0F53EC4E" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F08B2">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="21FEEF25" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="21FEEF25" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C292FF7" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="4C292FF7" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252013568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2476B3A5" wp14:editId="78D67B3C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1655445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113794</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="391472"/>
                 <wp:effectExtent l="57150" t="0" r="57150" b="46990"/>
                 <wp:wrapNone/>
                 <wp:docPr id="229" name="直線單箭頭接點 229"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8059,90 +7937,251 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1EFF38A6" id="直線單箭頭接點 229" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:130.35pt;margin-top:8.95pt;width:0;height:30.8pt;z-index:252013568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBg2bPa5QEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk65oZcXpIll2G&#10;rUC7H8BKsi1AXxC1OP73o+QsTdedhvkgk5L4yPdIbe5O1rCjiqi9a/lyUXOmnPBSu77lPx4P79ac&#10;YQInwXinWj4p5Hfbt282Y2jUyg/eSBUZgThsxtDyIaXQVBWKQVnAhQ/K0WHno4VEbuwrGWEkdGuq&#10;VV1/rEYfZYheKETa3c+HfFvwu06J9L3rUCVmWk61pbLGsj7ltdpuoOkjhEGLcxnwD1VY0I6SXqD2&#10;kID9jPoVlNUievRdWghvK991WqjCgdgs6z/YPAwQVOFC4mC4yIT/D1Z8O+7cfSQZxoANhvuYWZy6&#10;aPOf6mOnItZ0EUudEhPzpqDd95+WH25XWcfqOS5ETF+UtywbLccUQfdD2nnnqCM+LotWcPyKaQ78&#10;HZCTojdaHrQxxZlwZyI7AvWP2i79yJkBTLTZ8kP5zrlfhBnHxpav1je3N5wJoMHqDCQybZBUj+s5&#10;A9PTxIoUSy0vovFV0kdifZW4Lt/fEmcie8Bhrrig5mvQWJ1o0I22LV9foqEZFMjPTpYrCbQhm6Up&#10;0EtJUYPrjeKZiVWS0isqOFuzZsZlXFWG/Czkcw+z9eTlVFpbZY8GqPToPOx5Qq99sq+f5PYXAAAA&#10;//8DAFBLAwQUAAYACAAAACEANpN6Md0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG&#10;74LvsIzgRezGgo2N2RQVC55EYwo9brNjEtydDdltkr69Ix70OPN//PNNvpmdFSMOofOk4GaRgECq&#10;vemoUVB9bK/vQISoyWjrCRWcMMCmOD/LdWb8RO84lrERXEIh0wraGPtMylC36HRY+B6Js08/OB15&#10;HBppBj1xubNymSQr6XRHfKHVPT61WH+VR6dgN1X7N/tSXplHOjX0un0eqauUuryYH+5BRJzjHww/&#10;+qwOBTsd/JFMEFbBcpWkjHKQrkEw8Ls4KEjXtyCLXP7/oPgGAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAYNmz2uUBAADaAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEANpN6Md0AAAAJAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="t" fillcolor="window" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6321E22E" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="6321E22E" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25EEFB8B" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="25EEFB8B" w14:textId="1BE0B586" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00F27288" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251972608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="574292C6" wp14:editId="30059803">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251993088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40ED7A18" wp14:editId="2775984F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5259705</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>151130</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1061720" cy="742315"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="19685"/>
+                <wp:wrapNone/>
+                <wp:docPr id="233" name="圓角矩形 538"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1061720" cy="742315"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 16667"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="05B25C21" w14:textId="77777777" w:rsidR="00F27288" w:rsidRDefault="00E06C52" w:rsidP="00F27288">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="200" w:lineRule="atLeast"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>不予受理</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="10393861" w14:textId="303B7884" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00F27288">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="200" w:lineRule="atLeast"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>實地訪查</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="40ED7A18" id="圓角矩形 538" o:spid="_x0000_s1048" style="position:absolute;left:0;text-align:left;margin-left:414.15pt;margin-top:11.9pt;width:83.6pt;height:58.45pt;z-index:251993088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4wUF/YwIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrO0qQz4hRFug4D&#10;ugvW7gMYSba16TZJiZN9/Sg5ydJ1T8P8IIiieMhzKHpxvdOKbIUP0pqGVhclJcIwy6XpGvr18e7V&#10;FSUhguGgrBEN3YtAr5cvXywGV4uJ7a3iwhMEMaEeXEP7GF1dFIH1QkO4sE4YdLbWa4ho+q7gHgZE&#10;16qYlOWsGKznzlsmQsDT29FJlxm/bQWLn9o2iEhUQ7G2mFef13Vai+UC6s6D6yU7lAH/UIUGaTDp&#10;CeoWIpCNl8+gtGTeBtvGC2Z1YdtWMpE5IJuq/IPNQw9OZC4oTnAnmcL/g2Uftw/us0+lB3dv2fdA&#10;jF31YDpx470degEc01VJqGJwoT4FJCNgKFkPHyzH1sIm2qzBrvU6ASI7sstS709Si10kDA+rclbN&#10;J9gRhr75dPK6uswpoD5GOx/iO2E1SZuGersx/Av2M6eA7X2IWW9ODOiUnX+jpNUKu7cFRarZbDY/&#10;IB4uF1AfMTNdqyS/k0plYx9WyhOMbCi+Lm4HShSEiIcNvcvfASychylDBuQymZeJCeD7bRVE3GrH&#10;GxpMRwmoDgeDRZ/rfhIdniV9RHnOEpf5+1viROQWQj9WnFHTNai1jDhPSuqGXp2ioU5tfGt4vhJB&#10;qnGPiiiTokSeFJT02OXU2DRDoY679Y5IZFPNUoZ0tLZ8j333dpwmnH7c9Nb/pGTASULiPzbgBRJ5&#10;b/DtvKmm0zR62Zhe5q77c8/63AOGIdSoGBmNVRwHduO87HrMVWUtjb3BF9fKU9FjXYd3ivOCuycD&#10;eW7nW7//QMtfAAAA//8DAFBLAwQUAAYACAAAACEAIlE6j98AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPMU/DMBCFdyT+g3VIbNQmoTQJcSpUCTGUpYGFzYmPJDS2g+204d9zTDCe7tN73yu3ixnZ&#10;CX0YnJVwuxLA0LZOD7aT8Pb6dJMBC1FZrUZnUcI3BthWlxelKrQ72wOe6tgxCrGhUBL6GKeC89D2&#10;aFRYuQkt/T6cNyrS6TuuvTpTuBl5IsQ9N2qw1NCrCXc9tsd6NhK+2m4zJOn7UeT+5VnNn/u62e2l&#10;vL5aHh+ARVziHwy/+qQOFTk1brY6sFFClmQpoRKSlCYQkOfrNbCGyDuxAV6V/P+E6gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQB4wUF/YwIAAMkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAiUTqP3wAAAAoBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="05B25C21" w14:textId="77777777" w:rsidR="00F27288" w:rsidRDefault="00E06C52" w:rsidP="00F27288">
+                      <w:pPr>
+                        <w:snapToGrid w:val="0"/>
+                        <w:spacing w:line="200" w:lineRule="atLeast"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>不予受理</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="10393861" w14:textId="303B7884" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00F27288">
+                      <w:pPr>
+                        <w:snapToGrid w:val="0"/>
+                        <w:spacing w:line="200" w:lineRule="atLeast"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>實地訪查</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E06C52" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251972608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="574292C6" wp14:editId="614CC313">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3059387</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>28778</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="987425" cy="958829"/>
                 <wp:effectExtent l="0" t="0" r="22225" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="230" name="圓角矩形 538"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="987425" cy="958829"/>
                         </a:xfrm>
@@ -8179,80 +8218,80 @@
                             </w:pPr>
                             <w:r w:rsidRPr="00401FCB">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>縣市政府查核有無違規行為</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="574292C6" id="圓角矩形 538" o:spid="_x0000_s1048" style="position:absolute;left:0;text-align:left;margin-left:240.9pt;margin-top:2.25pt;width:77.75pt;height:75.5pt;z-index:251972608;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGE78UZQIAAMgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjrO0lyMOkWRrMOA&#10;7oK1+wBGkm1tuk1S4qRfP0pOs3Td0zA/CKIkHpKHPL663mtFdsIHaU1Ny4sRJcIwy6Vpa/rt4fbN&#10;nJIQwXBQ1oiaHkSg18vXr656V4mx7aziwhMEMaHqXU27GF1VFIF1QkO4sE4YvGys1xDR9G3BPfSI&#10;rlUxHo2mRW89d94yEQKerodLusz4TSNY/Nw0QUSiaoq5xbz6vG7SWiyvoGo9uE6yYxrwD1lokAaD&#10;nqDWEIFsvXwBpSXzNtgmXjCrC9s0kolcA1ZTjv6o5r4DJ3ItSE5wJ5rC/4Nln3b37otPqQd3Z9mP&#10;QIxddWBaceO97TsBHMOViaiid6E6OSQjoCvZ9B8tx9bCNtrMwb7xOgFidWSfqT6cqBb7SBgeLuaz&#10;yfiSEoZXi8v5fLzIEaB6cnY+xPfCapI2NfV2a/hXbGeOALu7EDPdnBjQKTj/TkmjFTZvB4qU0+l0&#10;dkQ8Pi6gesLM1Vol+a1UKhuHsFKeoGdNcbi47SlRECIe1vQ2f0ewcO6mDOmRm/FshKPFAMe3URBx&#10;qx2vaTAtJaBa1AWLPuf9zDu8CPqA7JwFHuXvb4FTIWsI3ZBxRk3PoNIyopyU1DWdn7yhSl18Z3h+&#10;EkGqYY+MKJO8RBYKUvrU5NTXJKFQxf1mTyRWU75NEdLRxvIDtt3bQUwoftx01j9S0qOQsPCfW/AC&#10;C/lgcHQW5WSSlJeNyeVsjIY/v9mc34BhCDUwRgZjFQe9bp2XbYexysylsTc4cI08JT3kdRxTlAvu&#10;nunx3M6vfv+Alr8AAAD//wMAUEsDBBQABgAIAAAAIQA88jiq3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqNOGtCXEqVAlxKFcCFy4beIlCY3tYDtt+HuWE9xmNaOZt8Vu&#10;NoM4kQ+9swqWiwQE2cbp3rYK3l4fb7YgQkSrcXCWFHxTgF15eVFgrt3ZvtCpiq3gEhtyVNDFOOZS&#10;hqYjg2HhRrLsfThvMPLpW6k9nrncDHKVJGtpsLe80OFI+46aYzUZBV9Nu+lX6fsxufPPTzh9Hqp6&#10;f1Dq+mp+uAcRaY5/YfjFZ3Qomal2k9VBDAput0tGjywyEOyv000KouZglmUgy0L+/6D8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAYTvxRlAgAAyAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADzyOKrfAAAACQEAAA8AAAAAAAAAAAAAAAAAvwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:roundrect w14:anchorId="574292C6" id="_x0000_s1049" style="position:absolute;left:0;text-align:left;margin-left:240.9pt;margin-top:2.25pt;width:77.75pt;height:75.5pt;z-index:251972608;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGE78UZQIAAMgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjrO0lyMOkWRrMOA&#10;7oK1+wBGkm1tuk1S4qRfP0pOs3Td0zA/CKIkHpKHPL663mtFdsIHaU1Ny4sRJcIwy6Vpa/rt4fbN&#10;nJIQwXBQ1oiaHkSg18vXr656V4mx7aziwhMEMaHqXU27GF1VFIF1QkO4sE4YvGys1xDR9G3BPfSI&#10;rlUxHo2mRW89d94yEQKerodLusz4TSNY/Nw0QUSiaoq5xbz6vG7SWiyvoGo9uE6yYxrwD1lokAaD&#10;nqDWEIFsvXwBpSXzNtgmXjCrC9s0kolcA1ZTjv6o5r4DJ3ItSE5wJ5rC/4Nln3b37otPqQd3Z9mP&#10;QIxddWBaceO97TsBHMOViaiid6E6OSQjoCvZ9B8tx9bCNtrMwb7xOgFidWSfqT6cqBb7SBgeLuaz&#10;yfiSEoZXi8v5fLzIEaB6cnY+xPfCapI2NfV2a/hXbGeOALu7EDPdnBjQKTj/TkmjFTZvB4qU0+l0&#10;dkQ8Pi6gesLM1Vol+a1UKhuHsFKeoGdNcbi47SlRECIe1vQ2f0ewcO6mDOmRm/FshKPFAMe3URBx&#10;qx2vaTAtJaBa1AWLPuf9zDu8CPqA7JwFHuXvb4FTIWsI3ZBxRk3PoNIyopyU1DWdn7yhSl18Z3h+&#10;EkGqYY+MKJO8RBYKUvrU5NTXJKFQxf1mTyRWU75NEdLRxvIDtt3bQUwoftx01j9S0qOQsPCfW/AC&#10;C/lgcHQW5WSSlJeNyeVsjIY/v9mc34BhCDUwRgZjFQe9bp2XbYexysylsTc4cI08JT3kdRxTlAvu&#10;nunx3M6vfv+Alr8AAAD//wMAUEsDBBQABgAIAAAAIQA88jiq3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqNOGtCXEqVAlxKFcCFy4beIlCY3tYDtt+HuWE9xmNaOZt8Vu&#10;NoM4kQ+9swqWiwQE2cbp3rYK3l4fb7YgQkSrcXCWFHxTgF15eVFgrt3ZvtCpiq3gEhtyVNDFOOZS&#10;hqYjg2HhRrLsfThvMPLpW6k9nrncDHKVJGtpsLe80OFI+46aYzUZBV9Nu+lX6fsxufPPTzh9Hqp6&#10;f1Dq+mp+uAcRaY5/YfjFZ3Qomal2k9VBDAput0tGjywyEOyv000KouZglmUgy0L+/6D8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAYTvxRlAgAAyAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADzyOKrfAAAACQEAAA8AAAAAAAAAAAAAAAAAvwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5F7DB312" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>縣市政府查核有無違規行為</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidR="00E06C52" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251971584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61A57C03" wp14:editId="24935F86">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1242695</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="824689" cy="689125"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="231" name="圓角矩形 536"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -8328,76 +8367,76 @@
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>申請實地訪查</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C34CE7F" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="5C34CE7F" w14:textId="5A4172DF" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251973632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44C468C1" wp14:editId="3DF37C1F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251973632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44C468C1" wp14:editId="64BA668D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4090670</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>31115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1103630" cy="332105"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="232" name="文字方塊 534"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1103630" cy="332105"/>
                         </a:xfrm>
@@ -8425,235 +8464,95 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00401FCB">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 有違規行為</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="44C468C1" id="文字方塊 534" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:322.1pt;margin-top:2.45pt;width:86.9pt;height:26.15pt;z-index:251973632;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfcclPOAIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTt3og2XS2tipCW&#10;i7TwAVPHSSwcj7HdJuXrGTvp7gJviDxYnkx8zpmZ49zejb1mR+m8QlPxYpFzJo3AWpm24t++7t7c&#10;cOYDmBo0Glnxk/T8bv361e1gS7nEDnUtHSMQ48vBVrwLwZZZ5kUne/ALtNJQskHXQ6DQtVntYCD0&#10;XmfLPL/KBnS1dSik9/R2OyX5OuE3jRThc9N4GZiuOGkLaXVp3cc1W99C2TqwnRKzDPgHFT0oQ6RP&#10;UFsIwA5O/QXVK+HQYxMWAvsMm0YJmWqgaor8j2oeO7Ay1ULN8fapTf7/wYpPx0f7xbEwvsORBpiK&#10;8PYBxXfPDG46MK28dw6HTkJNxEVsWTZYX85HY6t96SPIfviINQ0ZDgET0Ni4PnaF6mSETgM4PTVd&#10;joGJSFnkq6sVpQTlVqtlkV8mCijPp63z4b3EnsVNxR0NNaHD8cGHqAbK8yeRzKNW9U5pnYKT32jH&#10;jkDzJ9vUOHCmwQd6WfFdema2345pwwaStrzOozAgYzYaAm17W1fcm5Yz0C05XgSXtBiMjMlNUcsW&#10;fDeRJtjJZr0K5HWt+orf5PGZmbWJSmVy61zRuaVTc8O4H5ki4iK1Jib3WJ+o4w4nR9MNpE2H7idn&#10;A7mZNP44gJNU7AdDU3tbXFxE+6fg4vJ6SYF7mdm/zIARBFVxKnjabsJ0ZQ7WqbYjpsknBu9p0o1K&#10;Q3hWNfuDHJtmM9+ueCVexumr53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQDEdV1V2wAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21GkaSghxKoQELIGSA7jxEEfY4yh22vT2&#10;DCtYjv7Xm/fr3eKdOOIUh0AK1qsMBFIXzEC9gvbz+aYEEZMmo10gVHDGCLvm8qLWlQkn+sDjPvWC&#10;IRQrrcCmNFZSxs6i13EVRiTOvsLkdeJz6qWZ9Inh3sk8y7bS64H4g9UjPlnsvvezV7A999bZNuTv&#10;7fyWmbnYvGzcq1LXV8vjA4iES/orw68+q0PDTocwk4nCMaMocq4qKO5BcF6uS952UHB7l4Nsavl/&#10;QPMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA33HJTzgCAABLBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxHVdVdsAAAAIAQAADwAAAAAAAAAA&#10;AAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight="1pt">
+              <v:shape w14:anchorId="44C468C1" id="文字方塊 534" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:322.1pt;margin-top:2.45pt;width:86.9pt;height:26.15pt;z-index:251973632;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfcclPOAIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTt3og2XS2tipCW&#10;i7TwAVPHSSwcj7HdJuXrGTvp7gJviDxYnkx8zpmZ49zejb1mR+m8QlPxYpFzJo3AWpm24t++7t7c&#10;cOYDmBo0Glnxk/T8bv361e1gS7nEDnUtHSMQ48vBVrwLwZZZ5kUne/ALtNJQskHXQ6DQtVntYCD0&#10;XmfLPL/KBnS1dSik9/R2OyX5OuE3jRThc9N4GZiuOGkLaXVp3cc1W99C2TqwnRKzDPgHFT0oQ6RP&#10;UFsIwA5O/QXVK+HQYxMWAvsMm0YJmWqgaor8j2oeO7Ay1ULN8fapTf7/wYpPx0f7xbEwvsORBpiK&#10;8PYBxXfPDG46MK28dw6HTkJNxEVsWTZYX85HY6t96SPIfviINQ0ZDgET0Ni4PnaF6mSETgM4PTVd&#10;joGJSFnkq6sVpQTlVqtlkV8mCijPp63z4b3EnsVNxR0NNaHD8cGHqAbK8yeRzKNW9U5pnYKT32jH&#10;jkDzJ9vUOHCmwQd6WfFdema2345pwwaStrzOozAgYzYaAm17W1fcm5Yz0C05XgSXtBiMjMlNUcsW&#10;fDeRJtjJZr0K5HWt+orf5PGZmbWJSmVy61zRuaVTc8O4H5ki4iK1Jib3WJ+o4w4nR9MNpE2H7idn&#10;A7mZNP44gJNU7AdDU3tbXFxE+6fg4vJ6SYF7mdm/zIARBFVxKnjabsJ0ZQ7WqbYjpsknBu9p0o1K&#10;Q3hWNfuDHJtmM9+ueCVexumr53/A+hcAAAD//wMAUEsDBBQABgAIAAAAIQDEdV1V2wAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21GkaSghxKoQELIGSA7jxEEfY4yh22vT2&#10;DCtYjv7Xm/fr3eKdOOIUh0AK1qsMBFIXzEC9gvbz+aYEEZMmo10gVHDGCLvm8qLWlQkn+sDjPvWC&#10;IRQrrcCmNFZSxs6i13EVRiTOvsLkdeJz6qWZ9Inh3sk8y7bS64H4g9UjPlnsvvezV7A999bZNuTv&#10;7fyWmbnYvGzcq1LXV8vjA4iES/orw68+q0PDTocwk4nCMaMocq4qKO5BcF6uS952UHB7l4Nsavl/&#10;QPMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA33HJTzgCAABLBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxHVdVdsAAAAIAQAADwAAAAAAAAAA&#10;AAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="12A99EAE" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-                        <w:t>有違規行為</w:t>
+                        <w:t xml:space="preserve"> 有違規行為</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="008F08B2">
+    </w:p>
+    <w:p w14:paraId="70E2D785" w14:textId="64BE08D7" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00785E43" w:rsidP="00E06C52">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...113 lines deleted...]
-      <w:r w:rsidRPr="008F08B2">
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...24 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251974656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34E11BE8" wp14:editId="3A4E5466">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2073275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>175895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="933450" cy="9525"/>
                 <wp:effectExtent l="0" t="76200" r="19050" b="85725"/>
                 <wp:wrapNone/>
                 <wp:docPr id="235" name="直線單箭頭接點 235"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
@@ -8681,56 +8580,56 @@
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1CD1B7D3" id="直線單箭頭接點 235" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:163.25pt;margin-top:13.85pt;width:73.5pt;height:.75pt;flip:y;z-index:251974656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDloeGdFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tvEzEQviPxHyzfySYpgXSVTQ8J4VIg&#10;UgP3ie3dtfBLHjeb/HvGTkhbygnhgzVjz3zzzWtxd7SGHVRE7V3DJ6MxZ8oJL7XrGv59t3k35wwT&#10;OAnGO9Xwk0J+t3z7ZjGEWk19741UkRGIw3oIDe9TCnVVoeiVBRz5oBx9tj5aSKTGrpIRBkK3ppqO&#10;xx+qwUcZohcKkV7X50++LPhtq0T61raoEjMNJ26p3LHc+3xXywXUXYTQa3GhAf/AwoJ2FPQKtYYE&#10;7DHqV1BWi+jRt2kkvK1822qhSg6UzWT8RzYPPQRVcqHiYLiWCf8frPh6WLltzNTF0T2Eey9+InN+&#10;1YPrVCGwOwVq3CSXqhoC1leXrGDYRrYfvnhJNvCYfKnCsY2WtUaHH9kxg1Om7FjKfrqWXR0TE/R4&#10;e3PzfkbNEfR1O5vOSiSoM0h2DRHTZ+Uty0LDMUXQXZ9W3jlqr4/nAHC4x5QpPjlkZ/RGy402pign&#10;XJnIDkDDQDMk/cCZAUz02PBNOZfYL9yMY0PDp/PZxxmRBJrS1kAi0QZJfFzHGZiOxl+kWJJ94Y2v&#10;gu4o8WeBx+X8LXBOeA3YnxkX1GwGtdWJtsZo2/D51RvqXoH85GQxSaANySyV7qWoqZ9G8ZyJVZLC&#10;KyKcpXPNjMu4qmzMpZC/25t3Ceu9l6dtzMZZo2kspb5sTh7353qxetrv5S8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDZovU/3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21GkC&#10;SUnjVBVSF4gFpXAAN3biqPY4it00vT3Dii7nz9OfN9VmdpZNegy9RwHLRQJMY+NVj52An+/d0wpY&#10;iBKVtB61gKsOsKnv7ypZKn/BLz0dYseoBEMpBZgYh5Lz0BjtZFj4QSPtWj86GWkcO65GeaFyZ3ma&#10;JDl3ske6YOSg34xuToezE7D/fN/mmdqNdmhN+Fjtp6W/tkI8PszbNbCo5/gPw58+qUNNTkd/RhWY&#10;FZCl+QuhAtKiAEbAc5FRcKTgNQVeV/z2g/oXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;5aHhnRQCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA2aL1P94AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="t" fillcolor="window" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E06C52" w:rsidRPr="008F08B2">
+      <w:r w:rsidR="00E06C52" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251975680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FF111C" wp14:editId="758DD8A5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4141470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>174625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="938330" cy="0"/>
                 <wp:effectExtent l="0" t="76200" r="33655" b="76200"/>
                 <wp:wrapNone/>
                 <wp:docPr id="234" name="直線單箭頭接點 234"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
@@ -8752,89 +8651,78 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="05AF2FD1" id="直線單箭頭接點 234" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:326.1pt;margin-top:13.75pt;width:73.9pt;height:0;z-index:251975680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFkvtuCAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgXdMuMOH1Ilr10&#10;W4BmH8BIsi1MN4hqnPz9KOWyohtQoJgfBFIyyXMOycX90Rp2UBG1dw2fjMacKSe81K5r+M/d5sOc&#10;M0zgJBjvVMNPCvn98v27xRBqNfW9N1JFRkkc1kNoeJ9SqKsKRa8s4MgH5eix9dFCIjd2lYwwUHZr&#10;qul4/LEafJQheqEQ6XZ9fuTLkr9tlUg/2hZVYqbhhC2VM5Zzn89quYC6ixB6LS4w4A0oLGhHRW+p&#10;1pCAPUX9VyqrRfTo2zQS3la+bbVQhQOxmYxfsHnsIajChcTBcJMJ/19a8f2wctuYoYujewwPXvxC&#10;5vyqB9epAmB3CtS4SZaqGgLWt5DsYNhGth++eUn/wFPyRYVjG21OSfzYsYh9uomtjokJuvw8m89m&#10;1BJxfaqgvsaFiOmr8pZlo+GYIuiuTyvvHHXUx0mpAocHTBkV1NeAXBS90XKjjSnOCVcmsgNQ/2ls&#10;pB84M4CJLhu+KV8h9iLMODY0fDq/+3RHCIEGszWQyLRBEh7XcQamo4kXKRYsrxTdEetnhcfl+1fh&#10;TGQN2J8Rl6znGbU60aIYbRs+v0VD3SuQX5wsY5xAG7JZKg1LUVMLjeKZiVWSyisCnK2zZsZlgVRZ&#10;kouQ147m9cF67+VpG69tpwEsUl+WJU/4c78Mx5+VXv4GAAD//wMAUEsDBBQABgAIAAAAIQD38KBD&#10;3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOBF7K6B1hKzKSoWPImNKfS4&#10;zY5JMDsbstskfXtHPOhxZj7++f5sM7tOjDiE1pOGu4UCgVR521KtofzY3q5BhGjIms4TajhjgE1+&#10;eZGZ1PqJdjgWsRYcQiE1GpoY+1TKUDXoTFj4Holvn35wJvI41NIOZuJw18lEqZV0piX+0Jgenxus&#10;voqT07CfysN791rc2Cc61/S2fRmpLbW+vpofH0BEnOMfDD/6rA45Ox39iWwQnYbVMkkY1ZDcL0Ew&#10;sFaKyx1/FzLP5P8G+TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABZL7bggCAAAaBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9/CgQ94AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="t" fillcolor="window" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E06C52" w:rsidRPr="008F08B2">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4972ED0C" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="4972ED0C" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58FCB635" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="58FCB635" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E6E8B7" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="71E6E8B7" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251976704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63BEFB20" wp14:editId="30B4F5BC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2586355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>45085</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1931670" cy="936625"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="236" name="群組 236"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
@@ -9051,51 +8939,51 @@
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="5802B7D1" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                         <w:pPr>
                           <w:snapToGrid w:val="0"/>
                           <w:spacing w:line="200" w:lineRule="atLeast"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00401FCB">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>通過</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252001280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2943F17C" wp14:editId="2E93E0C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3545110</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43261</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="330740"/>
                 <wp:effectExtent l="57150" t="0" r="57150" b="50800"/>
                 <wp:wrapNone/>
                 <wp:docPr id="239" name="直線單箭頭接點 239"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
@@ -9123,107 +9011,96 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="32AB67D8" id="直線單箭頭接點 239" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:279.15pt;margin-top:3.4pt;width:0;height:26.05pt;z-index:252001280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJG+dk1AEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbLJbSqtosz1sKRcE&#10;FT8P4DrjxJJjW/awSd6esbOb0MIFxMVJ7Pnm+/Fkfzf2hp0gRO1szbebkjOw0jXatjX//u3hzS1n&#10;EYVthHEWaj5B5HeH16/2g69g5zpnGgiMmthYDb7mHaKviiLKDnoRN86DpUPlQi+QPkNbNEEM1L03&#10;xa4s3xWDC40PTkKMtHs/H/JD7q8USPysVARkpuakDfMa8vqU1uKwF1UbhO+0PMsQ/6CiF9oS6dLq&#10;XqBgP4L+rVWvZXDRKdxI1xdOKS0heyA32/KFm6+d8JC9UDjRLzHF/9dWfjod7WOgGAYfq+gfQ3Ix&#10;qtCnJ+ljYw5rWsKCEZmcNyXtXl2VN29zjsWK8yHiB3A9Sy81jxiEbjs8OmvpRlzY5qzE6WNEYibg&#10;BZBIjWVDzXe31zfXuSw6o5sHbUw6zIMBRxPYSdCV4rhNV0gdnlWh0Oa9bRhOnmYOgxa2NXCuNJYA&#10;q9v8hpOBmfsLKKYb8jdrfMEnpASLF05jqTrBFKlbgOWsOk3wKvQ58FyfoJCH9G/ACyIzO4sLuNfW&#10;hT+xrzGpuf6SwOw7RfDkminPQY6Gpi2nev4z0jj/+p3h6/97+AkAAP//AwBQSwMEFAAGAAgAAAAh&#10;AD/AOuTbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU0qqEOJUCIkT&#10;AkHKgaMTL0mEvY5sNw1/zyIO9LajGc2+qXaLs2LGEEdPCtarDARS581IvYL3/eNVASImTUZbT6jg&#10;GyPs6vOzSpfGH+kN5yb1gksollrBkNJUShm7AZ2OKz8hsffpg9OJZeilCfrI5c7K6yzbSqdH4g+D&#10;nvBhwO6rOTgFm+eX3K798hTM1ITXfevT/HGj1OXFcn8HIuGS/sPwi8/oUDNT6w9korAK8rzYcFTB&#10;lhew/6dbPopbkHUlTwfUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJG+dk1AEAAAcE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA/wDrk2wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="black [3213]" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427AB00A" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="427AB00A" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77C03756" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="77C03756" w14:textId="0A54E216" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F08B2">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2417D7EE" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="2417D7EE" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41C37856" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="41C37856" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252003328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A2273F3" wp14:editId="16C72CB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4046837</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>184150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="431800"/>
                 <wp:effectExtent l="57150" t="38100" r="57150" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="240" name="直線單箭頭接點 240"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
@@ -9251,51 +9128,51 @@
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4790A031" id="直線單箭頭接點 240" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:318.65pt;margin-top:14.5pt;width:0;height:34pt;z-index:252003328;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClSVDM6gEAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW4ChSjKpoeUckFQ&#10;UfgBrj3OWvKX7CGb/HvG3nSXll5AXLxee96beW/G2+uTs+wIKZvgO75ctJyBl0EZf+j4j++3b9ac&#10;ZRReCRs8dPwMmV/vXr/aDnEDq9AHqyAxIvF5M8SO94hx0zRZ9uBEXoQIni51SE4g/aZDo5IYiN3Z&#10;ZtW275shJBVTkJAznd6Ml3xX+bUGiV+1zoDMdpxqw7qmuj6UtdltxeaQROyNvJQh/qEKJ4ynpBPV&#10;jUDBfibzB5UzMoUcNC5kcE3Q2kioGkjNsn2m5r4XEaoWMifHyab8/2jll+Pe3yWyYYh5k+NdKipO&#10;OrnypfrYqZp1nsyCEzI5Hko6ffd2uW6rj82MiynjJwiOlU3HMyZhDj3ug/fUkZCW1Stx/JyRMhPw&#10;EVCSWs+Gjq/WVx+ualgO1qhbY225rIMBe5vYUVBL8bQsLSSGJ1E9CPXRK4bnSDOHyQh/sMALrwPF&#10;mQUa1rKr7Udh7BztaU5fjqQs1lOy2am6w7OFse5voJlR5M2o71mtQkrw+Fiv9RRdYJqUTcB2VFym&#10;fxb5FHiJL1CoA/434AlRMwePE9gZH9JL2WeL9Rj/6MCou1jwENS5zlC1hia1duTyqspT+P2/wue3&#10;v/sFAAD//wMAUEsDBBQABgAIAAAAIQDLKECF3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;SsNAEIbvgu+wjODNbtrY1sZMikQqFhS0Cl6nyZgEs7Mxu23Tt++KBz3OzMc/358uB9OqPfeusYIw&#10;HkWgWApbNlIhvL+trm5AOU9SUmuFEY7sYJmdn6WUlPYgr7zf+EqFEHEJIdTed4nWrqjZkBvZjiXc&#10;Pm1vyIexr3TZ0yGEm1ZPomimDTUSPtTUcV5z8bXZGYT4nh6O3/rDjK/X+cvz49M0X62niJcXw90t&#10;KM+D/4PhRz+oQxactnYnpVMtwiyexwFFmCxCpwD8LrYIi3kEOkv1/wbZCQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAKVJUMzqAQAAQwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAMsoQIXfAAAACQEAAA8AAAAAAAAAAAAAAAAARAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="2.25pt">
                 <v:stroke startarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252002304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="720A15B4" wp14:editId="07EF9C52">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2931611</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>184339</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="431931"/>
                 <wp:effectExtent l="57150" t="0" r="57150" b="44450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="241" name="直線單箭頭接點 241"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
@@ -9323,59 +9200,59 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3F5866D9" id="直線單箭頭接點 241" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:230.85pt;margin-top:14.5pt;width:0;height:34pt;z-index:252002304;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuDAI50gEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbJIthRJttoct5YKg&#10;4ucBXGecWHJsyx422bdn7OwmtHABcXESe775fjzZ3U6DYUcIUTvb8GpTcgZWulbbruHfv92/uuEs&#10;orCtMM5Cw08Q+e3+5Yvd6GvYut6ZFgKjJjbWo294j+jrooiyh0HEjfNg6VC5MAikz9AVbRAjdR9M&#10;sS3LN8XoQuuDkxAj7d7Nh3yf+ysFEj8rFQGZaThpw7yGvD6mtdjvRN0F4XstzzLEP6gYhLZEurS6&#10;EyjYj6B/azVoGVx0CjfSDYVTSkvIHshNVT5z87UXHrIXCif6Jab4/9rKT8eDfQgUw+hjHf1DSC4m&#10;FYb0JH1symGdlrBgQibnTUm7r6+qd1dVyrFYcT5E/ABuYOml4RGD0F2PB2ct3YgLVc5KHD9GnIEX&#10;QCI1lo0N395cv73OZdEZ3d5rY9JhHgw4mMCOgq4Upwv1kyoU2ry3LcOTp5nDoIXtDJxFGktaV7f5&#10;DU8GZu4voJhuyd+s8RmfkBIsXjiNpeoEU6RuAZaz6jTBq9CnwHN9gkIe0r8BL4jM7Cwu4EFbF/7E&#10;vsak5vpLArPvFMGja095DnI0NG35Qs9/RhrnX78zfP1/9z8BAAD//wMAUEsDBBQABgAIAAAAIQCW&#10;aa1w3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNoxNlbqTgiJEwKN&#10;jgPHtDFtRT6qJOvKv8eIAxxtP3r9vOVutkZMFOLgHUK+yECQa70eXIfwdni8ugURk3JaGe8I4Ysi&#10;7Krzs1IV2p/cK0116gSHuFgohD6lsZAytj1ZFRd+JMe3Dx+sSjyGTuqgThxujVxm2VpaNTj+0KuR&#10;HnpqP+ujRbh+frkxuZ+fgh7rsD80Pk3vK8TLi/n+DkSiOf3B8KPP6lCxU+OPTkdhEFbrfMMownLL&#10;nRj4XTQI200Gsirl/wbVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuDAI50gEAAAcE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWaa1w3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="black [3213]" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EC61E6" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="02EC61E6" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251977728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E4CA812" wp14:editId="2DD86972">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4061460</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>24765</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1163320" cy="323215"/>
                 <wp:effectExtent l="0" t="0" r="0" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="242" name="文字方塊 656"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -9486,51 +9363,51 @@
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1F995F5E" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>存有疑義</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251994112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62520903" wp14:editId="0030A6B0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5109845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>213995</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1209675" cy="582930"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="243" name="圓角矩形 684"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -9664,89 +9541,78 @@
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>好客</w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>民宿標章</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41746230" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="008F08B2" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="41746230" w14:textId="7AE00D23" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F08B2">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="28E796AB" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="28E796AB" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251990016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6577654F" wp14:editId="30766A75">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4538980</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>88265</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="508746" cy="879"/>
                 <wp:effectExtent l="0" t="76200" r="24765" b="94615"/>
                 <wp:wrapNone/>
                 <wp:docPr id="244" name="直線單箭頭接點 244"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9774,51 +9640,51 @@
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="63D23C4C" id="直線單箭頭接點 244" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:357.4pt;margin-top:6.95pt;width:40.05pt;height:.05pt;z-index:251990016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo9IAv2AEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wES5MZcXpIll2G&#10;rcDaH8BKsi1AXxC1OP73o5QsTdedhukgk5L5+PhIbe5P1rCjiqi9a/l8VnOmnPBSu77lT4+HD2vO&#10;MIGTYLxTLZ8U8vvt+3ebMTRq4QdvpIqMQBw2Y2j5kFJoqgrFoCzgzAfl6LLz0UIiN/aVjDASujXV&#10;oq7vqtFHGaIXCpFO9+dLvi34XadE+t51qBIzLSduqeyx7M95r7YbaPoIYdDiQgP+gYUF7SjpFWoP&#10;CdjPqN9AWS2iR9+lmfC28l2nhSo1UDXz+o9qfgwQVKmFxMFwlQn/H6z4dty5h0gyjAEbDA8xV3Hq&#10;os1f4sdORazpKpY6JSbocFmvVx/vOBN0tV59ykpWL5EhYvqivGXZaDmmCLof0s47Rz3xcV7UguNX&#10;TOfA3wE5LXqj5UEbU5wJdyayI1AHqfHSj5wZwESHLT+Udcn9Ksw4NrZ8sV6ulsQRaLQ6A4lMGyTx&#10;cT1nYHqaWZFi4fIqGt8kfaS6bxLXZf0tcS5kDzicGRfU/Bs0VicadaMt6XWNhiaBNp+dZGkK9D5S&#10;1OB6oy7IxuVIVQb5ItVLn7L17OVU2ldlj4akdOEy0HkKb32yb5/d9hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDStFjE3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEsHFdtK&#10;0wkQkzghKJ3EMWtMW5E4VZO13b/HnOBm+z09fy/fzs6KEYfQeVKwXCQgkGpvOmoUVB+76zWIEDUZ&#10;bT2hghMG2BbnZ7nOjJ/oHccyNoJDKGRaQRtjn0kZ6hadDgvfI7H25QenI69DI82gJw53Vt4kyZ10&#10;uiP+0Ooen1qsv8ujU7Cfqs83+1JemUc6NfS6ex6pq5S6vJgf7kFEnOOfGX7xGR0KZjr4I5kgrILV&#10;MmX0yMLtBgQbVpuUhwMf0gRkkcv/DYofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKj0&#10;gC/YAQAAvgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANK0WMTfAAAACQEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="t" fillcolor="window" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251979776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49DEDBCD" wp14:editId="05A32463">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2504440</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2011045" cy="684530"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="245" name="圓角矩形 664"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -9933,64 +9799,64 @@
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>遴選委員會</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578BF6AF" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="578BF6AF" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252014592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB7A66E" wp14:editId="4678BA34">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>874126</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>185377</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1585024" cy="6005"/>
                 <wp:effectExtent l="0" t="95250" r="0" b="108585"/>
                 <wp:wrapNone/>
                 <wp:docPr id="246" name="直線單箭頭接點 246"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10010,51 +9876,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0581FD25" id="直線單箭頭接點 246" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:68.85pt;margin-top:14.6pt;width:124.8pt;height:.45pt;z-index:252014592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsXA3D0AEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzf2aSFrqqo6R5alguC&#10;lVh+wNR2Ekv+kmdo2n/P2C3dBW6IHJyxR/M8783z5uHknTiajDaGXi7uWilMUFHbMPby+/Pju7UU&#10;SBA0uBhML88G5cP27ZvNnDqzjFN02mTBIAG7OfVyIkpd06CajAe8i8kETg4xeyDe5rHRGWZG965Z&#10;tu19M8esU47KIPLp/pKU24o/DEbR12FAQ8L1knujuua6HsrabDfQjRnSZNW1DfiHLjzYwJfeoPZA&#10;IH5k+xeUtypHjAPdqeibOAxWmcqB2SzaP9h8myCZyoXFwXSTCf8frPpy3IWnzDLMCTtMT7mwOA3Z&#10;lz/3J05VrPNNLHMiofhwsVqv2uUHKRTn7tt2VbRsXmpTRvpkohcl6CVSBjtOtIsh8FRiXlS94PgZ&#10;6VL4q6BcHOKjda4OxwUx9/L9etHy/BSwRwYHxKFPupf64KQAN7L5FOUKidFZXcoLEJ5x57I4As+f&#10;baPj/MwEpHCAxAlmVb9r77+Vln72gNOluKYudvGW2LPO+l6ub9XQEVj3MWhB58RGp2whjM5ckV0o&#10;3ZjqyCvjF8FLdIj6XOfQlB1Pu4p5dWax0+s9x6/fz/YnAAAA//8DAFBLAwQUAAYACAAAACEAjT5+&#10;yN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FiyFtGtazohBCe4MBAS&#10;t6xxP7TGqZq0K/8ec2I3v/Kj14+L/eJ6MeMYOk8a1isFAqnytqNGw+fHy90GRIiGrOk9oYYfDLAv&#10;r68Kk1t/pnecD7ERXEIhNxraGIdcylC16ExY+QGJd7UfnYkcx0ba0Zy53PUyUepBOtMRX2jNgE8t&#10;VqfD5DR0lVLbkaav+fn+tU7jt3xDV2t9e7M87kBEXOI/DH/6rA4lOx39RDaInnOaZYxqSLYJCAbS&#10;TZaCOPKg1iDLQl5+UP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALFwNw9ABAACHAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjT5+yN0AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251992064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="208C3A7A" wp14:editId="3EAC2F24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>877587</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>191770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="2219960"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="247" name="直線接點 247"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10076,51 +9942,51 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="241A33B7" id="直線接點 247" o:spid="_x0000_s1026" style="position:absolute;z-index:251992064;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="69.1pt,15.1pt" to="69.1pt,189.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4ubdTtAEAAFoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+SkQJEacXpo0F6G&#10;tUC7H8DoIxagL4hanPz7UUqWZtttmA8yRZqPfOTz6vHgHdvrjDaGgc9nHWc6yKhs2A38+8fz7ZIz&#10;LBAUuBj0wI8a+eP65stqSr1exDE6pTMjkID9lAY+lpJ6IVCO2gPOYtKBgiZmD4WueSdUhonQvROL&#10;rrsXU8wq5Sg1Ink3pyBfN3xjtCyvxqAuzA2ceivtzO3c1lOsV9DvMqTRynMb8A9deLCBil6gNlCA&#10;/cj2LyhvZY4YTZnJ6EU0xkrdOBCbefcHm/cRkm5caDiYLmPC/wcrv+2fwlumMUwJe0xvubI4mOzr&#10;m/pjhzas42VY+lCYPDkleReL+cPDfRuk+ExMGcuLjp5VY+DOhsoDeth/xULF6NNfn1R3iM/WubYL&#10;F9g08LvlvKN1SSBJGAeFTJ/UwNXWcQZuR1qTJTdIjM6qml6B8IhPLrM90LpJJSpOH9QvZw6wUIBI&#10;tKeunVr4LbX2swEcT8ktdFKHt4Uk6qwf+PI624VaUTeRnVl9zrBa26iObbSi3miBrehZbFUh13ey&#10;r3+J9U8AAAD//wMAUEsDBBQABgAIAAAAIQBLSfZC3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT8MwDIXvSPyHyEjcWMoqoJSm0zTBYQeQNibOWWPaisQpSbZ2/x6PC5ys9/z0/LlaTM6KI4bY&#10;e1JwO8tAIDXe9NQq2L2/3BQgYtJktPWECk4YYVFfXlS6NH6kDR63qRVcQrHUCrqUhlLK2HTodJz5&#10;AYl3nz44nViGVpqgRy53Vs6z7F463RNf6PSAqw6br+3BKXje2fzjuw1jWJ/k+nVYYb68e1Pq+mpa&#10;PoFIOKW/MJzxGR1qZtr7A5koLOu8mHNUQZ7xPAd+jT0bD48FyLqS/1+ofwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQB4ubdTtAEAAFoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBLSfZC3QAAAAoBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke linestyle="thinThin" joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251978752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E99433B" wp14:editId="08B50F65">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4384040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>40640</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="781050" cy="278130"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="248" name="文字方塊 659"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -10244,64 +10110,64 @@
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="2A52C0A0" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 確認不通過</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F838C3D" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="2F838C3D" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251982848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="251C4AF8" wp14:editId="4974C530">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5109845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55880</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1247775" cy="567690"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="249" name="圓角矩形 2070"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -10416,64 +10282,64 @@
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>好客民宿資格</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A7D2E1" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="64A7D2E1" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252012544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FBDAC04" wp14:editId="4A7CC64E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2660650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>166621</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="1167273"/>
                 <wp:effectExtent l="95250" t="0" r="57150" b="52070"/>
                 <wp:wrapNone/>
                 <wp:docPr id="250" name="直線單箭頭接點 250"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10493,51 +10359,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="39E690A0" id="直線單箭頭接點 250" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:209.5pt;margin-top:13.1pt;width:0;height:91.9pt;z-index:252012544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtlhfgzAEAAIQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxynQBsYcXpI1l2G&#10;rcC6H8BIsi1AXxC5OPn3o5Qs7bbbMB9kSgSfHh+fNo8n78TRZLQx9LJdLKUwQUVtw9jL7y9PH9ZS&#10;IEHQ4GIwvTwblI/b9+82c+rMKk7RaZMFgwTs5tTLiSh1TYNqMh5wEZMJnBxi9kC8zWOjM8yM7l2z&#10;Wi7vmzlmnXJUBpFP95ek3Fb8YTCKvg4DGhKul8yN6prreihrs91AN2ZIk1VXGvAPLDzYwJfeoPZA&#10;IH5k+xeUtypHjAMtVPRNHAarTO2Bu2mXf3TzbYJkai8sDqabTPj/YNWX4y48Z5ZhTthhes6li9OQ&#10;ffkzP3GqYp1vYpkTCXU5VHzatvcPq4e7ImTzWpgy0icTvShBL5Ey2HGiXQyBRxJzW8WC42ekS+Gv&#10;gnJriE/WuToZF8Tcy7t1u+ThKWCDDA6IQ590L/XBSQFuZOcpyhUSo7O6lBcgPOPOZXEEHj57Rsf5&#10;hdlL4QCJE9xS/a7cfystfPaA06W4pi5e8ZbYsM76Xq5v1dARWPcxaEHnxC6nbCGMzlyRXShsTLXj&#10;teNXtUt0iPpch9CUHY+6inm1ZfHS2z3Hbx/P9icAAAD//wMAUEsDBBQABgAIAAAAIQCQzh6A3AAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4UTuhqmiIUyEEJ7hQEBI3N978&#10;qPE6sp00vD2LOMBxZ0cz35T7xQ1ixhB7TxqytQKBVHvbU6vh/e3p+hZETIasGTyhhi+MsK8uL0pT&#10;WH+mV5wPqRUcQrEwGrqUxkLKWHfoTFz7EYl/jQ/OJD5DK20wZw53g8yV2kpneuKGzoz40GF9OkxO&#10;Q18rtQs0fcyPm+fmJn3KF3SN1ler5f4ORMIl/ZnhB5/RoWKmo5/IRjFo2GQ73pI05NscBBt+hSML&#10;mVIgq1L+n1B9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2WF+DMAQAAhAMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJDOHoDcAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251996160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FD088A9" wp14:editId="6E178B91">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4547235</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>66040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="500462" cy="0"/>
                 <wp:effectExtent l="0" t="95250" r="0" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="251" name="直線單箭頭接點 251"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10560,51 +10426,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="39C245B5" id="直線單箭頭接點 251" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:358.05pt;margin-top:5.2pt;width:39.4pt;height:0;z-index:251996160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYxgXMzQEAAIMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadICqypquoeW5YJg&#10;JZYfMLWdxJK/5Bma9t8zdrvdBW6IHJyxR/P83szz5v7knTiajDaGXi4XrRQmqKhtGHv54+nh3VoK&#10;JAgaXAyml2eD8n779s1mTp1ZxSk6bbJgkIDdnHo5EaWuaVBNxgMuYjKBk0PMHoi3eWx0hpnRvWtW&#10;bXvXzDHrlKMyiHy6vyTltuIPg1H0bRjQkHC9ZG5U11zXQ1mb7Qa6MUOarLrSgH9g4cEGvvQGtQcC&#10;8TPbv6C8VTliHGihom/iMFhlqgZWs2z/UPN9gmSqFm4Oplub8P/Bqq/HXXjM3IY5YYfpMRcVpyH7&#10;8md+4lSbdb41y5xIKD782LYf7lZSqOdU81KXMtJnE70oQS+RMthxol0MgScS87L2Co5fkPhmLnwu&#10;KJeG+GCdq4NxQcy9fL9etjw7BeyPwQFx6JPupT44KcCNbDxFuUJidFaX8gKEZ9y5LI7As2fL6Dg/&#10;MXkpHCBxghXVr3iAKfxWWvjsAadLcU1drOItsV+d9b1c36qhI7DuU9CCzolNTtlCGJ25IrtQ2Jjq&#10;xqvil2aX6BD1uc6gKTuedCV0dWWx0us9x6/fzvYXAAAA//8DAFBLAwQUAAYACAAAACEAov4cSdwA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FhSqDbaNZ0QghNcGAhpt6xx&#10;P0TjVE3alX+PEQd2tN9Hrx8Xu8X1YsYxdJ40JCsFAqnytqNGw8f78809iBANWdN7Qg3fGGBXXl4U&#10;Jrf+RG8472MjuIRCbjS0MQ65lKFq0Zmw8gMSZ7UfnYk8jo20ozlxuevlrVJr6UxHfKE1Az62WH3t&#10;J6ehq5TKRpo+56f0pb6LB/mKrtb6+mp52IKIuMR/GH71WR1Kdjr6iWwQvYZNsk4Y5UClIBjYZGkG&#10;4vi3kGUhzz8ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYxgXMzQEAAIMDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCi/hxJ3AAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251995136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18522128" wp14:editId="21CEA92A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4206048</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>196850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9525" cy="544830"/>
                 <wp:effectExtent l="76200" t="19050" r="47625" b="45720"/>
                 <wp:wrapNone/>
                 <wp:docPr id="252" name="直線單箭頭接點 252"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
@@ -10628,64 +10494,64 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="78FAD652" id="直線單箭頭接點 252" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:331.2pt;margin-top:15.5pt;width:.75pt;height:42.9pt;z-index:251995136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLEVJD0QEAAIYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkzZYacXpI1l2G&#10;rcC6H8DKki1AXxC5OPn3o5Qs7bbbUB9kygQfHx+fN3dH78RBZ7QxdHIxm0uhg4q9DUMnfzzev1tL&#10;gQShBxeD7uRJo7zbvn2zmVKrl3GMrtdZMEjAdkqdHIlS2zSoRu0BZzHpwEkTswfiax6aPsPE6N41&#10;y/n8QzPF3KcclUbkr/tzUm4rvjFa0TdjUJNwnWRuVM9cz6dyNtsNtEOGNFp1oQH/wcKDDdz0CrUH&#10;AvEz23+gvFU5YjQ0U9E30RirdJ2Bp1nM/5rm+whJ11lYHExXmfD1YNXXwy48ZJZhSthieshliqPJ&#10;vryZnzhWsU5XsfSRhOKPt6vlSgrFidXNzfp9lbJ5Lk0Z6bOOXpSgk0gZ7DDSLobAS4l5UeWCwxck&#10;bs6FvwtK3xDvrXN1Ny6IqZPL9epj6QZsEeOAOPSpZ9gwSAFuYO8pyhUSo7N9KS9AeMKdy+IAvH52&#10;TR+nR+YvhQMkTvBQ9Sk2YAp/lBY+e8DxXFxTZ7d4S2xZZ30n19dqaAms+xR6QafEPqdsIQxOX5Bd&#10;KGx0NeRl4me9S/QU+1NdQ1NuvOxK6GLM4qaXd45f/j7bXwAAAP//AwBQSwMEFAAGAAgAAAAhAJGq&#10;87XgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyokwZZbYhTIZ6LSqUU&#10;FiydeEgi4nEUO234e4YVLEdzdO+5xWZ2vTjiGDpPGtJFAgKp9rajRsP72+PVCkSIhqzpPaGGbwyw&#10;Kc/PCpNbf6JXPB5iIziEQm40tDEOuZShbtGZsPADEv8+/ehM5HNspB3NicNdL5dJoqQzHXFDawa8&#10;a7H+OkxOw7xf33e77ZwML/iRPT1PlXrYb7W+vJhvb0BEnOMfDL/6rA4lO1V+IhtEr0Gp5TWjGrKU&#10;NzGgVLYGUTGZqhXIspD/J5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEsRUkPRAQAA&#10;hgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJGq87Xg&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1551EFF6" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="1551EFF6" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251980800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="103C7B7D" wp14:editId="7B5A2BF8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3028315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>121920</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="843915" cy="263525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="253" name="文字方塊 662"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -10794,78 +10660,78 @@
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="0AD35EFB" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>確認通過</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036F6B44" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="036F6B44" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6472BA56" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="6472BA56" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252005376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D55C6D3" wp14:editId="6EB95EB2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2776220</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>173990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2857500" cy="342900"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="254" name="圓角矩形 2069"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -10991,106 +10857,106 @@
                       <w:r w:rsidRPr="00992EAD">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>頒發好客</w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00992EAD">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>民宿標章</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20635CA5" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="20635CA5" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EE5F2E5" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="1EE5F2E5" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76A40392" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="76A40392" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D29E3B7" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="0D29E3B7" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251981824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5872CEE5" wp14:editId="47780753">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1339850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>48139</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3324225" cy="576649"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="255" name="圓角矩形 2069"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -11344,106 +11210,106 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>換發好客</w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>民宿標章</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1197B5" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="1B1197B5" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF5C563" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="0CF5C563" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BA21725" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="4BA21725" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245EB86A" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="245EB86A" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251983872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62BDD6B7" wp14:editId="27E302F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>558456</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1261745" cy="795655"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="23495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="256" name="圓角矩形 2068"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -11585,78 +11451,78 @@
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>複</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>評)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D58968" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="60D58968" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B053EE2" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="7B053EE2" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252008448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AF5D1CA" wp14:editId="537E0939">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4498975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>18451</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="929005"/>
                 <wp:effectExtent l="19050" t="0" r="19050" b="23495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="257" name="直線接點 257"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
@@ -11672,51 +11538,51 @@
                         <a:ln w="38100" cap="flat" cmpd="dbl" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="41CFB8EB" id="直線接點 257" o:spid="_x0000_s1026" style="position:absolute;z-index:252008448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="354.25pt,1.45pt" to="354.25pt,74.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX1HODsQEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5QdtHAEyznESC9F&#10;G6DpB6z5sAjwBS5r2X/fJeU6bnsrqgNF7nJHO7OjzePJO3bUGW0MA18uOs50kFHZcBj499fnuzVn&#10;WCAocDHogZ818sft+3ebKfV6FcfolM6MQAL2Uxr4WErqhUA5ag+4iEkHSpqYPRQ65oNQGSZC906s&#10;uu6jmGJWKUepESm6m5N82/CN0bJ8NQZ1YW7g1Ftpa27rvq5iu4H+kCGNVl7agH/owoMN9NEr1A4K&#10;sB/Z/gXlrcwRoykLGb2IxlipGwdis+z+YPNthKQbFxIH01Um/H+w8svxKbxkkmFK2GN6yZXFyWRf&#10;39QfOzWxzlex9KkwOQclRR9WD133oeoo3upSxvJJR8/qZuDOhkoDejh+xjJf/XWlhkN8ts61UbjA&#10;poHfr5cdTUsCOcI4KLT1SQ1c7R1n4A5kNVlyg8TorKrlFQjP+OQyOwJNm0yi4vRK7XLmAAsliEN7&#10;Lt3+Vlr72QGOc3FLzebwtpBDnfUDX99Wu1C/qJvHLqzeJKy7fVTnpqyoJ5pfk+jitWqQ2zPtb/+I&#10;7U8AAAD//wMAUEsDBBQABgAIAAAAIQCS+fu13QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqENKoQ1xqqqCQw9UolSc3XhJIux1sN0m/XsWcYDjaJ5m35bL0VlxwhA7Twpu&#10;JxkIpNqbjhoF+7fnmzmImDQZbT2hgjNGWFaXF6UujB/oFU+71AgeoVhoBW1KfSFlrFt0Ok58j8Td&#10;hw9OJ46hkSbogcedlXmW3UunO+ILre5x3WL9uTs6BU97O33/asIQNme5eenXOF3NtkpdX42rRxAJ&#10;x/QHw48+q0PFTgd/JBOFVfCQzWeMKsgXILj/zQcG7xY5yKqU/z+ovgEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAX1HODsQEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCS+fu13QAAAAkBAAAPAAAAAAAAAAAAAAAAAAsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke linestyle="thinThin" joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252009472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2534BD8E" wp14:editId="7358AF00">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1831292</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5715</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2650747" cy="0"/>
                 <wp:effectExtent l="0" t="95250" r="0" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="258" name="直線單箭頭接點 258"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
@@ -11734,64 +11600,64 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5AF8B919" id="直線單箭頭接點 258" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:144.2pt;margin-top:.45pt;width:208.7pt;height:0;flip:x;z-index:252009472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbWMIH1QEAAI4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdNjEEyznYTXso&#10;2gBNP2DNh0SAL3BZy/77LinHTdtbEB2IpRYzmtkdbe5OzrKjSmiC7/ly0XKmvAjS+KHnPx/v3605&#10;wwxegg1e9fyskN9t377ZTLFTqzAGK1ViROKxm2LPx5xj1zQoRuUAFyEqT00dkoNM1zQ0MsFE7M42&#10;q7a9aaaQZExBKER6u5+bfFv5tVYif9caVWa256Qt1zPV81DOZruBbkgQRyMuMuAFKhwYTx+9Uu0h&#10;A/uVzH9UzogUMOi8EME1QWsjVPVAbpbtP25+jBBV9ULDwXgdE74erfh23PmHRGOYInYYH1JxcdLJ&#10;MW1N/EI7rb5IKTvVsZ2vY1OnzAS9XN18bG8/3HImnnrNTFGoYsL8WQXHStFzzAnMMOZd8J6WE9JM&#10;D8evmEkEAZ8ABezDvbG27sh6NvX8/XrZ0hoFUFS0hUyli7Ln8mA5AztQBkVOVTEGa2SBFyI8484m&#10;dgSKAaVHhumR1HNmATM1yFJ9ShxIwl/QomcPOM7g2ppT40ym6Frjer6+oqHLYOwnL1k+R8p7Tgb8&#10;YNWF2fqiRtVgXhz/mXupDkGe6zqacqOlV0GXgJZUPb9T/fw32v4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAjQ302QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6KzYIaBriIIRU&#10;cW0Dl95MvE0C8TqKDaR8fZdTexzNaOZNth5cK67Yh8aThulEgUAqvW2o0nDYv78kIEI0ZE3rCTX8&#10;YIB1PnrKTGr9jT7xWsRKcAmF1GioY+xSKUNZozNh4jsk9r5970xk2VfS9ubG5a6VM6WW0pmGeKE2&#10;HW5rLM/FxWlw1S4sdx/nqToMlMwX/nT/Ku5aP4+HzQpExCH+heGBz+iQM9PRX8gG0WqYJcmcoxre&#10;QLD9qhb85PiQMs/kf/r8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFtYwgfVAQAAjgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAACNDfTZAAAA&#10;BQEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134A57B8" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="134A57B8" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252015616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C3E789B" wp14:editId="73A59178">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4488933</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>171450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="607695" cy="278969"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="259" name="文字方塊 656"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -11865,65 +11731,66 @@
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D97447">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>抽查</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2613EBD0" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="2613EBD0" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-        <w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251999232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31CAAD85" wp14:editId="476F83C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>341218</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>94992</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="903224" cy="456531"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="260" name="文字方塊 648"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -12026,51 +11893,51 @@
                     <w:p w14:paraId="477EBF0A" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>尚未到期</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251998208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C1F7FE7" wp14:editId="7F7A7823">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1190127</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>127635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4219" cy="342900"/>
                 <wp:effectExtent l="95250" t="38100" r="72390" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="261" name="直線單箭頭接點 261"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -12097,51 +11964,51 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4B6DCB4D" id="直線單箭頭接點 261" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:93.7pt;margin-top:10.05pt;width:.35pt;height:27pt;flip:y;z-index:251998208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7Hz4I1gEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKyQt2o6R5alguC&#10;lVi4T/2RWPKXPKZp/j1jp5QFbogcrLFH8+a9mZfdw8VZdlYJTfA9X69azpQXQRo/9Pzr8+ObLWeY&#10;wUuwwauezwr5w/71q90UO7UJY7BSJUYgHrsp9nzMOXZNg2JUDnAVovKU1CE5yHRNQyMTTITubLNp&#10;23fNFJKMKQiFSK/HJcn3FV9rJfJnrVFlZntO3HI9Uz1P5Wz2O+iGBHE04koD/oGFA+Op6Q3qCBnY&#10;92T+gnJGpIBB55UIrglaG6GqBlKzbv9Q82WEqKoWGg7G25jw/8GKT+eDf0o0hilih/EpFRUXnRzT&#10;1sRvtNOqi5iySx3bfBubumQm6PFus77nTFDi7d3mvq1DbRaQAhYT5g8qOFaCnmNOYIYxH4L3tJ6Q&#10;lgZw/oiZaFDhz4JS7MOjsbZuyXo2UYvtmjowAWQWbSFT6KLsuTxZzsAO5EKRU+WMwRpZygsQzniw&#10;iZ2BjED+kWF6Jv6cWcBMCRJVv2IIovBbaeFzBByX4ppafONMJvNa43q+vVVDl8HY916yPEdyfE4G&#10;/GDVFdn6wkZVa14V/5p8iU5BznUhTbnR2iuhq0WLr17eKX75I+1/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAbyh1WdwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizpVLaoNJ0Q&#10;EtoVyi7cssa0ZY1TNdlW9vR4J7j5lz/9/lxuZj+IE06xD2QgWygQSE1wPbUGdh+vDxpETJacHQKh&#10;gR+MsKlub0pbuHCmdzzVqRVcQrGwBrqUxkLK2HTobVyEEYl3X2HyNnGcWukme+ZyP8ilUivpbU98&#10;obMjvnTYHOqjN+DbbVxt3w6Z2s2k88fwffmsL8bc383PTyASzukPhqs+q0PFTvtwJBfFwFmvc0YN&#10;LFUG4gpozcPewDrPQFal/P9B9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7Hz4I1gEA&#10;AJADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBvKHVZ&#10;3AAAAAkBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251991040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185FD1E6" wp14:editId="2F042FB6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4178457</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2895600</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="336267" cy="0"/>
                 <wp:effectExtent l="0" t="76200" r="26035" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="262" name="直線單箭頭接點 262"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -12162,68 +12029,70 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="638EA2F3" id="直線單箭頭接點 262" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:329pt;margin-top:228pt;width:26.5pt;height:0;z-index:251991040;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8ffHFzAEAAIIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x/IDdQPBcg520kvR&#10;BmjyARuKlAjwBe7Wsv++S9px0vZWVAdqycUOZ3aHm7ujd+KgM9oYOrmYzaXQQcXehqGTz08PN7dS&#10;IEHowcWgO3nSKO+2Hz9sptTqZRyj63UWDBKwnVInR6LUNg2qUXvAWUw6cNLE7IF4m4emzzAxunfN&#10;cj5fN1PMfcpRaUQ+3Z+TclvxjdGKvhuDmoTrJHOjuua6vpS12W6gHTKk0aoLDfgHFh5s4EuvUHsg&#10;ED+z/QvKW5UjRkMzFX0TjbFKVw2sZjH/Q82PEZKuWrg5mK5twv8Hq74dduExcxumhC2mx1xUHE32&#10;5c/8xLE263Rtlj6SUHy4Wq2X689SqNdU81aXMtIXHb0oQSeRMthhpF0MgScS86L2Cg5fkfhmLnwt&#10;KJeG+GCdq4NxQUydXK8+8egUsD2MA+LQp55RwyAFuIF9pyhXRIzO9qW64OAJdy6LA/Do2TF9nJ6Y&#10;uxQOkDjBgupXLMAMfistdPaA47m4ps5O8ZbYrs76Tt5eq6ElsO4+9IJOiT1O2UIYnL4gu1DY6GrG&#10;i+C3XpfoJfanOoKm7HjQldDFlMVJ7/ccv386218AAAD//wMAUEsDBBQABgAIAAAAIQDoyBFd3gAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RSsNAEEXfBf9hGcEXsZuoTUvMphTBpwqh1Q+YZqdJ&#10;NDsbsts2+vWOIOjbnZnLnXOL1eR6daIxdJ4NpLMEFHHtbceNgbfX59slqBCRLfaeycAnBViVlxcF&#10;5tafeUunXWyUhHDI0UAb45BrHeqWHIaZH4jldvCjwyjj2Gg74lnCXa/vkiTTDjuWDy0O9NRS/bE7&#10;OgN0g1ylVfL1/lLF4b5ZV81mo425vprWj6AiTfHPDD/4gg6lMO39kW1QvYFsvpQu0cDDPBMhjkWa&#10;itj/bnRZ6P8dym8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/H3xxcwBAACCAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6MgRXd4AAAALAQAA&#10;DwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654A465A" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="654A465A" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D79E8F2" w14:textId="62DC19BF" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="003878D1" w:rsidP="00E06C52">
+    <w:p w14:paraId="6D79E8F2" w14:textId="62DC19BF" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="003878D1" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252010496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EA713B6" wp14:editId="4B73C0A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5541989</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>212725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="906780" cy="570230"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="263" name="圓角矩形 641"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
@@ -12397,52 +12266,53 @@
                     </w:p>
                     <w:p w14:paraId="65D4855A" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>結業證書</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-        <w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251984896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D2F3D5" wp14:editId="30D4A3E2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4000209</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>213995</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="906780" cy="570230"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="264" name="圓角矩形 641"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
@@ -12634,52 +12504,53 @@
                     </w:p>
                     <w:p w14:paraId="7F18C8DE" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>結業證書</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-        <w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251987968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2176AAD9" wp14:editId="694DFE72">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2442554</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>202565</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="918210" cy="579755"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="265" name="圓角矩形 645"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
@@ -12749,52 +12620,53 @@
                     <w:p w14:paraId="74DEE50E" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>輔導訓練</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E06C52" w:rsidRPr="00E574E7">
-        <w:rPr>
+      <w:r w:rsidR="00E06C52" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251986944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C0A11C3" wp14:editId="59584991">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>591099</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>160964</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1215390" cy="704850"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="266" name="圓角矩形 644"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
@@ -12899,52 +12771,53 @@
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>民宿標章</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>者</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E06C52" w:rsidRPr="00E574E7">
-        <w:rPr>
+      <w:r w:rsidR="00E06C52" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251985920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B0B36E3" wp14:editId="68457BED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4057267</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="445675" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="267" name="直線單箭頭接點 267"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
@@ -12965,80 +12838,83 @@
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd type="triangle" w="med" len="med"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="46078CE7" id="直線單箭頭接點 267" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:319.45pt;margin-top:1.1pt;width:35.1pt;height:0;z-index:251985920;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKuBEw/wEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+0U/YIRp4d03aXb&#10;ArT7AYwk28IkURDVOPn3o5QmG7rbMB8EURLJ9x6fl/d778TOJLIYerm4aKUwQaG2Yezlj5fHT3dS&#10;UIagwWEwvTwYkverjx+Wc+zMJU7otEmCiwTq5tjLKefYNQ2pyXigC4wm8OWAyUPmMI2NTjBzde+a&#10;y7a9aWZMOiZUhohPH46XclXrD4NR+fswkMnC9ZKx5bqmum7L2qyW0I0J4mTVGwz4BxQebOCm51IP&#10;kEG8JvtXKW9VQsIhXyj0DQ6DVaZyYDaL9h2b5wmiqVxYHIpnmej/lVXfduuwSQW62ofn+ITqJ4mA&#10;6wnCaCqAl0PkwS2KVM0cqTunlIDiJont/BU1v4HXjFWF/ZB8Kcn8xL6KfTiLbfZZKD68urq+ub2W&#10;Qp2uGuhOeTFR/mLQi7LpJeUEdpzyGkPgiWJa1C6we6JcUEF3SihNCZ3Vj9a5Ghxo7ZLYAc+fbaNx&#10;lsIBZT7s5WP9KrF3aS6ImTlf3rZsGgVszMFB5q2PmvGEUQpwIzte5VSxBCwdq5sKlgeg6di0ojna&#10;zNvMXnfW9/KuLd/xeDKgPwddczNYx3uRq+Y5WZ6CM7KA8UYzdMM9y+5I24XC0VSfv2lxGkr5A6jb&#10;oj5sUnlcIvZQVevN78Wkf8b11e+/cvULAAD//wMAUEsDBBQABgAIAAAAIQCRXwkt2wAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7RSsNAEEXfBf9hGcE3u2mU2sZsSlsQEQSx9QOm2TGJZmdDdtMm&#10;f+/oiz5e7uXck69H16oT9aHxbGA+S0ARl942XBl4PzzeLEGFiGyx9UwGJgqwLi4vcsysP/Mbnfax&#10;UgLhkKGBOsYu0zqUNTkMM98RS/fhe4dRYl9p2+NZ4K7VaZIstMOG5aHGjnY1lV/7wRl4wmYa8NPx&#10;M0Y+bLev08vmbmfM9dW4eQAVaYx/Y/jRF3UoxOnoB7ZBtQYWt8uVTA2kKSjp75PVHNTxN+si1//9&#10;i28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASrgRMP8BAADdAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkV8JLdsAAAAHAQAADwAAAAAAAAAA&#10;AAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="t" fillcolor="window" stroked="f" strokeweight="1pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EA8E96" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
+    <w:p w14:paraId="78EA8E96" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596D084D" w14:textId="3F535E1D" w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidRDefault="003878D1" w:rsidP="00E06C52">
+    <w:p w14:paraId="596D084D" w14:textId="3F535E1D" w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidRDefault="003878D1" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00E06C52" w:rsidRPr="00E574E7" w:rsidSect="00E06C52">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E06C52" w:rsidRPr="00706B36" w:rsidSect="00E06C52">
           <w:footerReference w:type="even" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="454" w:footer="284" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251997184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB02EA7" wp14:editId="5DFE959A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4919054</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>58420</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="607695" cy="482600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="268" name="文字方塊 656"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -13207,52 +13083,53 @@
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3C3B4C21" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>存有疑義</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252011520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16695863" wp14:editId="7C4E427E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4927944</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>26670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="607695" cy="0"/>
                 <wp:effectExtent l="0" t="95250" r="0" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="272" name="直線單箭頭接點 272"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -13271,52 +13148,53 @@
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7B9383CA" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="直線單箭頭接點 272" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:388.05pt;margin-top:2.1pt;width:47.85pt;height:0;z-index:252011520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgczmBzQEAAIMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJFlCVquoeW5YJg&#10;JXZ/wNR2Ekv+kmdo2n/P2O12F7ghcnDGHs3zezPP67ujd+JgMtoYerlctFKYoKK2Yezl0+P9u1sp&#10;kCBocDGYXp4MyrvN2zfrOXXmJk7RaZMFgwTs5tTLiSh1TYNqMh5wEZMJnBxi9kC8zWOjM8yM7l1z&#10;07arZo5ZpxyVQeTT3TkpNxV/GIyi78OAhoTrJXOjuua67svabNbQjRnSZNWFBvwDCw828KVXqB0Q&#10;iJ/Z/gXlrcoR40ALFX0Th8EqUzWwmmX7h5ofEyRTtXBzMF3bhP8PVn07bMND5jbMCTtMD7moOA7Z&#10;lz/zE8farNO1WeZIQvHhqv24+vRBCvWcal7qUkb6YqIXJeglUgY7TrSNIfBEYl7WXsHhKxLfzIXP&#10;BeXSEO+tc3UwLoi5l+9vly3PTgH7Y3BAHPqke6n3TgpwIxtPUa6QGJ3VpbwA4Qm3LosD8OzZMjrO&#10;j0xeCgdInGBF9SseYAq/lRY+O8DpXFxTZ6t4S+xXZ30vb6/V0BFY9zloQafEJqdsIYzOXJBdKGxM&#10;deNF8UuzS7SP+lRn0JQdT7oSuriyWOn1nuPXb2fzCwAA//8DAFBLAwQUAAYACAAAACEA694RYtoA&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KidUjUlxKkQghNcKAiJmxtv&#10;fkS8jmwnDW/PwgWOoxnNfFPuFzeIGUPsPWnIVgoEUu1tT62Gt9fHqx2ImAxZM3hCDV8YYV+dn5Wm&#10;sP5ELzgfUiu4hGJhNHQpjYWUse7QmbjyIxJ7jQ/OJJahlTaYE5e7Qa6V2kpneuKFzox432H9eZic&#10;hr5W6ibQ9D4/bJ6a6/Qhn9E1Wl9eLHe3IBIu6S8MP/iMDhUzHf1ENopBQ55vM45q2KxBsL/LM75y&#10;/NWyKuV//uobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4HM5gc0BAACDAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA694RYtoAAAAHAQAADwAA&#10;AAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-        <w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251988992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3472081C" wp14:editId="2FAA8957">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3355684</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>87630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="598170" cy="276225"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="269" name="文字方塊 648"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -13433,52 +13311,53 @@
                     <w:p w14:paraId="2446BBA2" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>完訓</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252007424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B11131" wp14:editId="1B1DBE1E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3372194</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>38735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="607695" cy="0"/>
                 <wp:effectExtent l="0" t="95250" r="0" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="271" name="直線單箭頭接點 271"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -13493,52 +13372,53 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="792E1AB8" id="直線單箭頭接點 271" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:265.55pt;margin-top:3.05pt;width:47.85pt;height:0;z-index:252007424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgczmBzQEAAIMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJFlCVquoeW5YJg&#10;JXZ/wNR2Ekv+kmdo2n/P2O12F7ghcnDGHs3zezPP67ujd+JgMtoYerlctFKYoKK2Yezl0+P9u1sp&#10;kCBocDGYXp4MyrvN2zfrOXXmJk7RaZMFgwTs5tTLiSh1TYNqMh5wEZMJnBxi9kC8zWOjM8yM7l1z&#10;07arZo5ZpxyVQeTT3TkpNxV/GIyi78OAhoTrJXOjuua67svabNbQjRnSZNWFBvwDCw828KVXqB0Q&#10;iJ/Z/gXlrcoR40ALFX0Th8EqUzWwmmX7h5ofEyRTtXBzMF3bhP8PVn07bMND5jbMCTtMD7moOA7Z&#10;lz/zE8farNO1WeZIQvHhqv24+vRBCvWcal7qUkb6YqIXJeglUgY7TrSNIfBEYl7WXsHhKxLfzIXP&#10;BeXSEO+tc3UwLoi5l+9vly3PTgH7Y3BAHPqke6n3TgpwIxtPUa6QGJ3VpbwA4Qm3LosD8OzZMjrO&#10;j0xeCgdInGBF9SseYAq/lRY+O8DpXFxTZ6t4S+xXZ30vb6/V0BFY9zloQafEJqdsIYzOXJBdKGxM&#10;deNF8UuzS7SP+lRn0JQdT7oSuriyWOn1nuPXb2fzCwAA//8DAFBLAwQUAAYACAAAACEAmZQ3odoA&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KidFqIS4lQIwQkuFITUmxtv&#10;fkS8jmwnDW/PwgVOq9GMZr8pd4sbxIwh9p40ZCsFAqn2tqdWw/vb09UWREyGrBk8oYYvjLCrzs9K&#10;U1h/olec96kVXEKxMBq6lMZCylh36Exc+RGJvcYHZxLL0EobzInL3SDXSuXSmZ74Q2dGfOiw/txP&#10;TkNfK3UbaPqYH6+fm006yBd0jdaXF8v9HYiES/oLww8+o0PFTEc/kY1i0HCzyTKOasj5sJ+vc55y&#10;/NWyKuV//uobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4HM5gc0BAACDAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmZQ3odoAAAAHAQAADwAA&#10;AAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-        <w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252000256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13E2DE0A" wp14:editId="6B45F116">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1785329</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>83820</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="598170" cy="520065"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="273" name="文字方塊 648"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -13654,52 +13534,53 @@
                     </w:p>
                     <w:p w14:paraId="1D19B959" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="00401FCB" w:rsidRDefault="00E06C52" w:rsidP="00E06C52">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00401FCB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>完訓</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252006400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DFE02AF" wp14:editId="081117BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1808189</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19685</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="607695" cy="0"/>
                 <wp:effectExtent l="0" t="95250" r="0" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="270" name="直線單箭頭接點 270"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -13716,13748 +13597,8142 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="79F29F3A" id="直線單箭頭接點 270" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:142.4pt;margin-top:1.55pt;width:47.85pt;height:0;z-index:252006400;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgczmBzQEAAIMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJFlCVquoeW5YJg&#10;JXZ/wNR2Ekv+kmdo2n/P2O12F7ghcnDGHs3zezPP67ujd+JgMtoYerlctFKYoKK2Yezl0+P9u1sp&#10;kCBocDGYXp4MyrvN2zfrOXXmJk7RaZMFgwTs5tTLiSh1TYNqMh5wEZMJnBxi9kC8zWOjM8yM7l1z&#10;07arZo5ZpxyVQeTT3TkpNxV/GIyi78OAhoTrJXOjuua67svabNbQjRnSZNWFBvwDCw828KVXqB0Q&#10;iJ/Z/gXlrcoR40ALFX0Th8EqUzWwmmX7h5ofEyRTtXBzMF3bhP8PVn07bMND5jbMCTtMD7moOA7Z&#10;lz/zE8farNO1WeZIQvHhqv24+vRBCvWcal7qUkb6YqIXJeglUgY7TrSNIfBEYl7WXsHhKxLfzIXP&#10;BeXSEO+tc3UwLoi5l+9vly3PTgH7Y3BAHPqke6n3TgpwIxtPUa6QGJ3VpbwA4Qm3LosD8OzZMjrO&#10;j0xeCgdInGBF9SseYAq/lRY+O8DpXFxTZ6t4S+xXZ30vb6/V0BFY9zloQafEJqdsIYzOXJBdKGxM&#10;deNF8UuzS7SP+lRn0JQdT7oSuriyWOn1nuPXb2fzCwAA//8DAFBLAwQUAAYACAAAACEAD+IOOdoA&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzOzU7DMBAE4DsS72AtEjdqtykohGwqhOAEFwpC4ubG&#10;mx8RryPbScPbY7jQ42hWs1+5W+wgZvKhd4ywXikQxLUzPbcI729PVzmIEDUbPTgmhG8KsKvOz0pd&#10;GHfkV5r3sRVphEOhEboYx0LKUHdkdVi5kTh1jfNWxxR9K43XxzRuB7lR6kZa3XP60OmRHjqqv/aT&#10;RehrpW49Tx/z4/a5yeKnfCHbIF5eLPd3ICIt8f8YfvmJDlUyHdzEJogBYZNvEz0iZGsQqc9ydQ3i&#10;8JdlVcpTf/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4HM5gc0BAACDAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAD+IOOdoAAAAHAQAADwAA&#10;AAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="windowText" strokeweight="3pt">
                 <v:stroke endarrow="block" linestyle="thinThin" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="72D02018" w14:textId="478CEA52" w:rsidR="00D60DCD" w:rsidRPr="00E06C52" w:rsidRDefault="004F6E74" w:rsidP="00E06C52">
+    <w:p w14:paraId="72D02018" w14:textId="0B5E3955" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="004F6E74" w:rsidP="00E06C52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E06C52">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件二  好客民宿遴選</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06C52">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請書</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">       </w:t>
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>請線上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>填寫，無須繳交紙本)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Toc45281846"/>
-      <w:r w:rsidR="00D60DCD" w:rsidRPr="00D60DCD">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00D60DCD" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...61 lines deleted...]
-        <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4812" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="936"/>
-        <w:gridCol w:w="2575"/>
-        <w:gridCol w:w="5174"/>
+        <w:gridCol w:w="2766"/>
+        <w:gridCol w:w="5529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="34D857CF" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="34D857CF" w14:textId="77777777" w:rsidTr="00F660B4">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="811"/>
+          <w:trHeight w:val="1109"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcW w:w="507" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356C1C4D" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="356C1C4D" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民宿名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="pct"/>
+            <w:tcW w:w="4493" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8678E3" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="0F8678E3" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00517BB9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（中文）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>請與登記證之記載一致</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="66CAF898" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="66CAF898" w14:textId="77777777" w:rsidTr="00F660B4">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="890"/>
+          <w:trHeight w:val="1109"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcW w:w="507" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AAD74A4" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="6AAD74A4" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="pct"/>
+            <w:tcW w:w="4493" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B60AC9E" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="1B60AC9E" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00517BB9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>英</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>、日</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>文</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>－有則填寫，</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>若未填寫，同意由交通部 觀光署逕行翻譯</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="256BA3C4" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="256BA3C4" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1053"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcW w:w="507" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13AFDF33" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="13AFDF33" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民宿</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D12644B" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="5D12644B" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="pct"/>
+            <w:tcW w:w="4493" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="259E7700" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="259E7700" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>郵遞區號：________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B48081A" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="4B48081A" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> eq \o(\s\up  9(縣),\s\do  6(市))</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>eq \o(\s\up 10(市區),\s\do 4(鄉鎮))</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> eq \o(\s\up  9(村),\s\do  6(里))</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   鄰      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> eq \o(\s\up  7(路),\s\do  6(街))</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    段</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="5E20CE7F" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="5E20CE7F" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="551"/>
+          <w:trHeight w:val="1042"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcW w:w="507" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D765345" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="2D765345" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>登記情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="pct"/>
+            <w:tcW w:w="4493" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F655955" w14:textId="4D0930D3" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="2F655955" w14:textId="4D0930D3" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="4200" w:right="32" w:hangingChars="1750" w:hanging="4200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民宿登記證編號：____________________　　  房間數：__________</w:t>
             </w:r>
-            <w:r w:rsidR="00AA3B9E">
+            <w:r w:rsidR="00AA3B9E" w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>間</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="475F671D" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="475F671D" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="697"/>
+          <w:trHeight w:val="982"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcW w:w="507" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9EB5F4" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="2B9EB5F4" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="pct"/>
+            <w:tcW w:w="4493" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B726FD" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="02B726FD" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民宿登記證核准日期：民國</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">         年        月        日</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="73F0D7EC" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="73F0D7EC" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1212"/>
+          <w:trHeight w:val="1407"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcW w:w="507" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3203AE03" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="3203AE03" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>公共意</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E06C52">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="75"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="720" w:id="-652470265"/>
               </w:rPr>
               <w:t>外責任險</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4666" w:type="pct"/>
+            <w:tcW w:w="4493" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="523777D7" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="523777D7" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>投保總金額：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34FD4946" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="34FD4946" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>保單日期：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     年     月     日</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     年     月     日</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>止</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="5349FA7F" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="5349FA7F" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="957"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="pct"/>
+            <w:tcW w:w="2005" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79985C3C" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="79985C3C" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民宿經營者：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65177264" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="65177264" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□原住民（若是，請勾選）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="pct"/>
+            <w:tcW w:w="2995" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8C4543" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="4F8C4543" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>電話：             手機：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="653F33E5" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="653F33E5" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="885"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="pct"/>
+            <w:tcW w:w="2005" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="581BCE33" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="581BCE33" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>聯絡人：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="pct"/>
+            <w:tcW w:w="2995" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC2623B" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="3DC2623B" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>電話：             手機：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="308246F3" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="308246F3" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="780"/>
+          <w:trHeight w:val="958"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44B6B674" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="44B6B674" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民宿訂房電話：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w14:paraId="480371B8" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="480371B8" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="658"/>
+          <w:trHeight w:val="2585"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10E8A4B5" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
+          <w:p w14:paraId="4CD7D917" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00D60DCD">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DCD">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>注意事項：申請書寄出前，</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D60DCD">
+              <w:t>注意事項：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C4DC9B" w14:textId="77777777" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00517BB9">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>請先逐項</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D60DCD">
+            </w:pPr>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1、如有接待國際人士，請填英文（或日文）名稱，若未填寫，同意由 觀光署逕行翻譯。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E8A4B5" w14:textId="0D4CCC02" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00517BB9">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>確認以下資料，並於</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
-[...311 lines deleted...]
-              <w:t>當年度參與好客民宿初階課程之結業證書影本。</w:t>
+              <w:t>2、申請實地訪查，即表示已充分瞭解並同意遵守本規範相關規定及切結書內容，如有不實，願負相關責任，且一經查明將取消好客民宿遴選活動申請資格。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FFEF89D" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="004733B2" w:rsidP="00E06C52">
-[...166 lines deleted...]
-    <w:p w14:paraId="2DA9351D" w14:textId="69C8DEDB" w:rsidR="004F6E74" w:rsidRPr="00F52D63" w:rsidRDefault="00D60DCD" w:rsidP="00015CA0">
+    <w:p w14:paraId="3C64389D" w14:textId="77777777" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="61"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc57107444"/>
       <w:bookmarkStart w:id="12" w:name="_Toc61536474"/>
-      <w:r w:rsidRPr="00F52D63">
+    </w:p>
+    <w:p w14:paraId="36901339" w14:textId="77777777" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCA50C7" w14:textId="77777777" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14354AC5" w14:textId="77777777" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA9351D" w14:textId="2FF59330" w:rsidR="004F6E74" w:rsidRPr="00706B36" w:rsidRDefault="00D60DCD" w:rsidP="00015CA0">
+      <w:pPr>
+        <w:pStyle w:val="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件三  權利義務切結書</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>請線上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">填寫，無須繳交紙本) </w:t>
+      </w:r>
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="136E35A2" w14:textId="77777777" w:rsidR="00F63BED" w:rsidRPr="00E574E7" w:rsidRDefault="00F63BED" w:rsidP="00015CA0">
+    <w:p w14:paraId="136E35A2" w14:textId="77777777" w:rsidR="00F63BED" w:rsidRPr="00706B36" w:rsidRDefault="00F63BED" w:rsidP="00015CA0">
       <w:pPr>
         <w:pStyle w:val="61"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C2AB5B" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="09C2AB5B" w14:textId="3413A68F" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00517BB9">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc45281847"/>
       <w:bookmarkStart w:id="14" w:name="_Toc57107445"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____________________________(民宿名稱)自願參加交通部 觀光署所舉辦之「好客民宿遴選活動」（以下簡稱本活動），願意全程配合活動規範，履行以下權利義務：</w:t>
+        <w:t>本民宿</w:t>
+      </w:r>
+      <w:r w:rsidR="00246C42" w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>自願參加交通部 觀光署所舉辦之「好客民宿遴選活動」（以下簡稱本活動），願意全程配合活動規範，履行以下權利義務：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C347A55" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="0C347A55" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>民宿已詳閱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>了解並同意遵守好客民宿遴選活動規範。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5445D22A" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="5445D22A" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>報名表所填寫事項與提供資料皆正確無誤，爾後資料若有異動，將主動來函告知觀光署，若因未主動告知資料，而導致自身權益受損，民宿業者將自行承擔一切責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159C7372" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="159C7372" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>參加本活動</w:t>
       </w:r>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>若未能於規範期間內完成報名相關文件備查，或無法配合主辦單位之活動安排，視同放棄本次遴選資格，絕無異議。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E059C41" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="2E059C41" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>實地訪查委員進行訪查時，所檢視民宿房間需為民宿申請核准房間，若無遵守，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>觀光署得視</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>情節撤銷「好客民宿」資格，絕無異議。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28483A2A" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="28483A2A" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本民宿取得「好客民宿」資格後，若有違規擴大經營情況並經查屬實，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>觀光署得撤銷</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>「好客民宿」資格，絕無異議。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EC1AD9" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="75EC1AD9" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本民宿取得「好客民宿」資格後，如有違反好客民宿遴選活動規範，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>觀光署得廢止</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>「好客民宿」資格，絕無異議。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCEDC82" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="7DCEDC82" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>民宿若遭</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>廢止「好客民宿」資格，不再使用好客</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>民宿標章</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>，如有冒用、冒稱好客民宿之情事，將負相關法律責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EE53CD" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="03EE53CD" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>凡報名參加本活動者，視為已充分瞭解活動各項條款，不得有詆毀或有損主辦單位信譽之行為，違者將放棄本次遴選資格。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69119A97" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="69119A97" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>公告事項如有未盡事宜或有任何活動更新，得於交通部觀光署網站公告為依據。主辦單位保留活動辦法修改及補充之權利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636478C2" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
+    <w:p w14:paraId="636478C2" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00706B36" w:rsidRDefault="00246C42" w:rsidP="00517BB9">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:spacing w:line="420" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00246C42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>此致　交通部 觀光署</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20798584" w14:textId="77777777" w:rsidR="00246C42" w:rsidRPr="00246C42" w:rsidRDefault="00246C42" w:rsidP="00246C42">
-[...217 lines deleted...]
-    <w:p w14:paraId="39D75C0B" w14:textId="5668A2D2" w:rsidR="004F6E74" w:rsidRPr="00E574E7" w:rsidRDefault="004F6E74" w:rsidP="00AB01BB">
+    <w:p w14:paraId="39D75C0B" w14:textId="4654BC2C" w:rsidR="004F6E74" w:rsidRPr="00706B36" w:rsidRDefault="004F6E74" w:rsidP="00AB01BB">
       <w:pPr>
         <w:pStyle w:val="61"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc61536476"/>
-      <w:r w:rsidRPr="00F52D63">
+      <w:bookmarkStart w:id="15" w:name="_Toc61536476"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>附件四   好客民宿遴選</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>自評表</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>附件四    好客民宿遴選</w:t>
+        <w:t>(供民宿自我檢核，無須繳交</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F52D63">
+      <w:r w:rsidR="00517BB9" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>自評表</w:t>
+        <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F52D63">
-[...89 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="1182"/>
         <w:gridCol w:w="1839"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="4EBB8F90" w14:textId="77777777" w:rsidTr="00171115">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="4EBB8F90" w14:textId="77777777" w:rsidTr="00171115">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="582"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9517B7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0C9517B7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="_Toc45281848"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc57107446"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc61536477"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="0399A05C" w14:textId="77777777" w:rsidTr="00171115">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="0399A05C" w14:textId="77777777" w:rsidTr="00171115">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="973"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7F571D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0C7F571D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3DB82C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0C3DB82C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36CF3226" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="36CF3226" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項目配分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45C39E31" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="45C39E31" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>自評分數(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C989517" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7C989517" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>加權計算(B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="049C84A7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="049C84A7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>加權後分數(A*B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="5CF873E5" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="5CF873E5" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A9AAE9" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="37A9AAE9" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>建築環境</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="030E7D0C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="030E7D0C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.環境外觀</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDFE503" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="5DDFE503" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71619202" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="71619202" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="472B597A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="472B597A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="651475CF" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="651475CF" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="722D24D9" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="722D24D9" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4282EF09" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4282EF09" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>住宿環境</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3418F3C1" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3418F3C1" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.客廳、餐廳及周圍公共區域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4BF187" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3C4BF187" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="487DADA5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="487DADA5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187B7879" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="187B7879" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53C97227" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="53C97227" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="12F444CC" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="12F444CC" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48EB7B23" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="48EB7B23" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDFD38C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0CDFD38C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3.客房設備</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C34F92" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="01C34F92" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD03FDF" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3CD03FDF" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2F31D2" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1C2F31D2" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59970DAB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="59970DAB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="6D450948" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="6D450948" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFFFA43" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3FFFFA43" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A30A000" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="5A30A000" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4.客房傢俱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1676FAAB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1676FAAB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7B1D5A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6D7B1D5A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2721FE7B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2721FE7B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E2C8707" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="5E2C8707" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="394A5FB6" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="394A5FB6" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C820506" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0C820506" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73076003" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="73076003" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.客房寢具用品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFB5310" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7CFB5310" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50AE964E" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="50AE964E" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C9142A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="54C9142A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41176354" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="41176354" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="61D1AE15" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="61D1AE15" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7546ACEB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7546ACEB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3364B17A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3364B17A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6.客房隱私</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F963C5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="38F963C5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52755D39" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="52755D39" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8639AE" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7B8639AE" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="675FD094" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="675FD094" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="24C9170E" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="24C9170E" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4410402F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4410402F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7B1BC6" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3E7B1BC6" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7.浴室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13E54676" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="13E54676" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCCD3F0" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="5DCCD3F0" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB8B70" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="15EB8B70" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0850F4B9" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0850F4B9" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="3548F73A" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="3548F73A" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51863041" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="51863041" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F601FC" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="23F601FC" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8.客房、浴室通風及照明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB6E841" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2FB6E841" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16F8D8F0" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="16F8D8F0" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A72210" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="63A72210" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DD2A677" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1DD2A677" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="4B3ECDE1" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="4B3ECDE1" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B41374C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4B41374C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF3468A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1FF3468A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9.環境異味</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E5CD23" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="52E5CD23" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54FB899C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="54FB899C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DB13F7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="50DB13F7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F99D2F4" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7F99D2F4" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="2C354D9C" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="2C354D9C" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="436D18AA" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="436D18AA" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B580920" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4B580920" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10.備品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B62E286" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0B62E286" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B98F69C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6B98F69C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6639A6E5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6639A6E5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CC49281" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4CC49281" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="62E2D5B7" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="62E2D5B7" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13EF1EFC" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="13EF1EFC" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>訂房服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57845DB2" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="57845DB2" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11.訂房諮詢</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0B5FB1" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0C0B5FB1" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B62BD9A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2B62BD9A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06108E8C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="06108E8C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44393CEB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="44393CEB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="67B07086" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="67B07086" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="332DBF39" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="332DBF39" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>接待服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0DBD34" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7D0DBD34" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12.服務態度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13206962" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="13206962" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7780E2" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="5D7780E2" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C98455A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4C98455A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A97314" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="08A97314" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="1AB84510" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="1AB84510" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D9AF99" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="76D9AF99" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18328881" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="18328881" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13.民宿介紹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65AB8385" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="65AB8385" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE16A2B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7FE16A2B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B2E032" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="05B2E032" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A4F9948" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3A4F9948" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="6FFF4BF1" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="6FFF4BF1" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3E2B7D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2A3E2B7D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E17287D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2E17287D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14.服裝儀容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4979013A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4979013A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4230E24A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4230E24A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68661103" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="68661103" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EA7A204" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2EA7A204" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="2267EAD6" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="2267EAD6" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30114A3F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="30114A3F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>資訊服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="225A29BB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="225A29BB" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15.住宿資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77FFB269" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="77FFB269" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="276C714A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="276C714A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0642E333" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0642E333" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F12E1A9" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4F12E1A9" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="503C4FB6" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="503C4FB6" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A8D070" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="07A8D070" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7251111B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7251111B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16.旅遊資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0A3065" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2B0A3065" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40EF68A2" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="40EF68A2" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8DF5CE" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3B8DF5CE" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="501BA957" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="501BA957" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="752DD24C" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="752DD24C" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34CAE28B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="34CAE28B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>餐飲服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6661B7C6" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6661B7C6" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17.早餐服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD4197F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4DD4197F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE2EC8F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="5CE2EC8F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="089A1879" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="089A1879" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AA98A5D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1AA98A5D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="2FEAABA5" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="00517BB9" w:rsidRPr="00706B36" w14:paraId="2FEAABA5" w14:textId="77777777" w:rsidTr="00517BB9">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E99681" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="79E99681" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="113FDE75" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="113FDE75" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A45F144" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="5A45F144" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>面分數小計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48459179" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="48459179" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58C7A6DE" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+    <w:p w14:paraId="58C7A6DE" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5968E3" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+    <w:p w14:paraId="7C5FDA89" w14:textId="77777777" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00171115">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B27661" w14:textId="77777777" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00171115">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A347F2" w14:textId="77777777" w:rsidR="00517BB9" w:rsidRPr="00706B36" w:rsidRDefault="00517BB9" w:rsidP="00171115">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="4110"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="1181"/>
         <w:gridCol w:w="1182"/>
         <w:gridCol w:w="1423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="4432296B" w14:textId="77777777" w:rsidTr="00171115">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="4432296B" w14:textId="77777777" w:rsidTr="00171115">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="557"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4719CF4A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4719CF4A" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="1F80F2A1" w14:textId="77777777" w:rsidTr="00171115">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="1F80F2A1" w14:textId="77777777" w:rsidTr="00171115">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="983"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="536BB80D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="536BB80D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66809DD1" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="66809DD1" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F33459F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6F33459F" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項目配分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D02D7C7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1D02D7C7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>自評分數(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="111CC03E" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="111CC03E" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>加權計算(B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1707C0ED" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1707C0ED" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>加權後分數(A*B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="3CF8E4F2" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="3CF8E4F2" w14:textId="77777777" w:rsidTr="00C00550">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30E8DC9C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="30E8DC9C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>民宿永續</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70642981" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="70642981" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18.環保與永續</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D993C17" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4D993C17" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA30C82" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0AA30C82" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C239C03" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2C239C03" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D24EF30" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6D24EF30" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="59CD3A69" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="00517BB9" w:rsidRPr="00706B36" w14:paraId="59CD3A69" w14:textId="77777777" w:rsidTr="00C00550">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="632"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3373EFF5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3373EFF5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C94DE5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="01C94DE5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22BDED09" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="22BDED09" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>面分數小計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3B3781" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6B3B3781" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3146B360" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+    <w:p w14:paraId="3146B360" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="9"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="6068"/>
         <w:gridCol w:w="1472"/>
         <w:gridCol w:w="1402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="6B265D1D" w14:textId="77777777" w:rsidTr="00171115">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="6B265D1D" w14:textId="77777777" w:rsidTr="00171115">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005C2C91" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="005C2C91" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:leftChars="-45" w:left="-108" w:rightChars="-45" w:right="-108"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="171D8C53" w14:textId="77777777" w:rsidTr="00171115">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="171D8C53" w14:textId="77777777" w:rsidTr="00171115">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39CF0258" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="39CF0258" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5599C5E8" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="5599C5E8" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:firstLine="521"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074A2A41" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="074A2A41" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>符合</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4343B257" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4343B257" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:leftChars="-45" w:left="-108" w:rightChars="-45" w:right="-108"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>不符合</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="4F15B3F2" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="4F15B3F2" w14:textId="77777777" w:rsidTr="00C00550">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="639D0206" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="639D0206" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>消防、安全與危機處理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19639106" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="19639106" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.投保責任保險</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BBF5BCA" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1BBF5BCA" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1731083C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="1731083C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="12B34D95" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="12B34D95" w14:textId="77777777" w:rsidTr="00C00550">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA53611" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0EA53611" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7317D3E8" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7317D3E8" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>消防安全設備</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74297226" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="74297226" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="750D1A35" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="750D1A35" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="2AFB7B03" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="2AFB7B03" w14:textId="77777777" w:rsidTr="00C00550">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03B3F705" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="03B3F705" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A181C89" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="2A181C89" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.熱水器具設備</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A0B8391" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7A0B8391" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26C33CAD" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="26C33CAD" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="6D616B81" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="6D616B81" w14:textId="77777777" w:rsidTr="00C00550">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAAE47B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0CAAE47B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130BF39D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="130BF39D" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.急救箱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C8D98F7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4C8D98F7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3207C8" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6F3207C8" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="5FBBA606" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="5FBBA606" w14:textId="77777777" w:rsidTr="00C00550">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D662AC6" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="4D662AC6" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6383D1F5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="6383D1F5" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.緊急事故聯絡表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="531A90A6" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="531A90A6" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2C18AE" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="3D2C18AE" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CDD13B7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+    <w:p w14:paraId="3CDD13B7" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="1E60AF7E" w14:textId="77777777" w:rsidTr="00C00550">
-[...89 lines deleted...]
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="7450B3D2" w14:textId="77777777" w:rsidTr="00171115">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="7450B3D2" w14:textId="77777777" w:rsidTr="00171115">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="516"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E39391B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="7E39391B" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>自評結果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171115" w:rsidRPr="00171115" w14:paraId="7FDA50A0" w14:textId="77777777" w:rsidTr="00C00550">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="7FDA50A0" w14:textId="77777777" w:rsidTr="006A05C8">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="4402"/>
+          <w:trHeight w:val="4047"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="570F7899" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="570F7899" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:spacing w:beforeLines="100" w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>面：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0792626C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="0792626C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:spacing w:beforeLines="100" w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>面：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D67EBC" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="15D67EBC" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:spacing w:beforeLines="100" w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總分</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60C8C04C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="60C8C04C" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:spacing w:beforeLines="100" w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構面：  □ 符合  □ 不符合</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>【</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>符合標準：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>本構面</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5個項目需全部為符合</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="108600D3" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+          <w:p w14:paraId="108600D3" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00171115">
             <w:pPr>
               <w:spacing w:beforeLines="100" w:before="240" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>【</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>通過標準：第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二構面總分為70分以上</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>構面符合</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00171115">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7554103E" w14:textId="77777777" w:rsidR="00171115" w:rsidRPr="00171115" w:rsidRDefault="00171115" w:rsidP="00171115">
+    <w:p w14:paraId="53C48D73" w14:textId="77777777" w:rsidR="00F224E9" w:rsidRDefault="00171115" w:rsidP="00F224E9">
       <w:pPr>
         <w:spacing w:beforeLines="35" w:before="84" w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="-177" w:left="1442" w:rightChars="-118" w:right="-283" w:hangingChars="777" w:hanging="1867"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00171115" w:rsidRPr="00171115" w:rsidSect="00171115">
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>附註</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>本表格各項訪查重點之標準及說明，</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7554103E" w14:textId="52098F20" w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidRDefault="00171115" w:rsidP="00F224E9">
+      <w:pPr>
+        <w:spacing w:beforeLines="35" w:before="84" w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="-177" w:left="1442" w:rightChars="-118" w:right="-283" w:hangingChars="777" w:hanging="1867"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00171115" w:rsidRPr="00706B36" w:rsidSect="00171115">
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00171115">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>※</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00171115">
+        <w:t>請參考好客民宿遴選活動實地訪查(抽查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>附註</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:t>複</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00171115">
+        <w:t>評)</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05C8" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>本表格各項訪查重點之標準及說明，請參考好客民宿遴選活動實地訪查(抽查</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00171115">
+        <w:t>項目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>複</w:t>
-[...9 lines deleted...]
-        <w:t>評)基準表。</w:t>
+        <w:t>基準表。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C8B399" w14:textId="2F75A4AB" w:rsidR="004F6E74" w:rsidRPr="00E574E7" w:rsidRDefault="004F6E74" w:rsidP="005115EB">
+    <w:p w14:paraId="22DA04DA" w14:textId="4CE7B787" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="005115EB">
       <w:pPr>
         <w:pStyle w:val="61"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F52D63">
+      <w:bookmarkStart w:id="19" w:name="_Toc61536478"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>附件五     民宿設備設施及服務項目</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F52D63">
+        <w:t>附件</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05C8" w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E574E7">
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+        <w:t xml:space="preserve"> 申訴流程圖及申訴書</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="7B9EC02E" w14:textId="46271074" w:rsidR="004F6E74" w:rsidRPr="00E574E7" w:rsidRDefault="004F6E74" w:rsidP="00015CA0">
-[...3 lines deleted...]
-        <w:ind w:leftChars="-225" w:left="-540" w:rightChars="-214" w:right="-514" w:firstLineChars="200" w:firstLine="561"/>
+    <w:p w14:paraId="20F8F30B" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+      <w:pPr>
+        <w:ind w:left="283" w:hangingChars="118" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:b/>
-[...14 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="143FAF7B" w14:textId="77777777" w:rsidR="004F6E74" w:rsidRPr="00E574E7" w:rsidRDefault="004F6E74" w:rsidP="00015CA0">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0990AA4B" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+      <w:pPr>
+        <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...20 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="0DE1A2B1" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">     申請日期：____年____月____日</w:t>
-[...5286 lines deleted...]
-      <w:r w:rsidRPr="00E574E7">
+      </w:pPr>
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251824128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52A54A00" wp14:editId="3710E693">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1555691</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>77352</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2011045" cy="818707"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="51" name="圓角矩形 664"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -27637,80 +21912,80 @@
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004354B4">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>填具申訴書</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242B108E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="242B108E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2326F087" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="2326F087" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E635D3" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="27E635D3" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251826176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79966BD7" wp14:editId="719F8D32">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2523254</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>210067</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="404229"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="53340"/>
                 <wp:wrapNone/>
                 <wp:docPr id="52" name="直線單箭頭接點 52"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -27737,60 +22012,60 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="676C741F" id="直線單箭頭接點 52" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:198.7pt;margin-top:16.55pt;width:0;height:31.85pt;z-index:251826176;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaiDbotAEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TVCkHUdB+6wAuC&#10;FbAf4HXGiYVvGg9N8vfYTpsiLhJa7cvElzkz5xxP9reTNewEGLV3Ld9uas7ASd9p17f84dv7V284&#10;iyRcJ4x30PIZIr89vHyxH0MDOz940wGyVMTFZgwtH4hCU1VRDmBF3PgALl0qj1ZQ2mJfdSjGVN2a&#10;alfXr6vRYxfQS4gxnd4tl/xQ6isFkj4rFYGYaXniRiViiY85Voe9aHoUYdDyTEM8gYUV2qWma6k7&#10;QYL9QP1HKasl+ugVbaS3lVdKSygakppt/Zuar4MIULQkc2JYbYrPV1Z+Oh3dPSYbxhCbGO4xq5gU&#10;2vxN/NhUzJpXs2AiJpdDmU5v6pvd7m32sbriAkb6AN6yvGh5JBS6H+jonUsv4nFbvBKnj5EW4AWQ&#10;mxqXIwlt3rmO0RzS2BBq4XoD5z45pboSLiuaDSzwL6CY7hLFpU2ZJTgaZCeRpqD7vl2rpMwMUdqY&#10;FVQXbv8EnXMzDMp8/S9wzS4dvaMVaLXz+LeuNF2oqiX/onrRmmU/+m4uz1fsSENS3uE80HkKf90X&#10;+PW3O/wEAAD//wMAUEsDBBQABgAIAAAAIQDuGVfF3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NT8MwDIbvSPyHyEjcWDqGtrY0nRCC44RYJ8Qxa9ymonGqJt3Kv8eIw7j549Hrx8V2dr044Rg6&#10;TwqWiwQEUu1NR62CQ/V6l4IIUZPRvSdU8I0BtuX1VaFz48/0jqd9bAWHUMi1AhvjkEsZaotOh4Uf&#10;kHjX+NHpyO3YSjPqM4e7Xt4nyVo63RFfsHrAZ4v1135yCpqqPdSfL6mc+uZtU33YzO6qnVK3N/PT&#10;I4iIc7zA8KvP6lCy09FPZILoFayyzQOjXKyWIBj4GxwVZOsUZFnI/x+UPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDaiDbotAEAAL4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuGVfF3QAAAAkBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AB9DC5" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="45AB9DC5" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251837440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B593328" wp14:editId="13268897">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2033270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3797300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="692785" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="53" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -27848,51 +22123,51 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0B593328" id="文字方塊 2" o:spid="_x0000_s1072" type="#_x0000_t202" style="position:absolute;margin-left:160.1pt;margin-top:299pt;width:54.55pt;height:110.6pt;z-index:251837440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmjI4uFAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysk92O2jAQhe8r9R0s35cECixEhNWWLVWl&#10;7Y+07QMYxyFWHY87NiT06XfssCza3lXNhWVn7OOZb45Xt31r2FGh12BLPh7lnCkrodJ2X/KfP7bv&#10;Fpz5IGwlDFhV8pPy/Hb99s2qc4WaQAOmUshIxPqicyVvQnBFlnnZqFb4EThlKVgDtiLQEvdZhaIj&#10;9dZkkzyfZx1g5RCk8p7+3g9Bvk76da1k+FbXXgVmSk65hTRiGndxzNYrUexRuEbLcxriH7JohbZ0&#10;6UXqXgTBDqj/kmq1RPBQh5GENoO61lKlGqiacf6qmsdGOJVqITjeXTD5/ycrvx4f3Xdkof8APTUw&#10;FeHdA8hfnlnYNMLu1R0idI0SFV08jsiyzvnifDSi9oWPIrvuC1TUZHEIkIT6GttIhepkpE4NOF2g&#10;qz4wST/ny8nNYsaZpNB4mk/nk9SVTBTPpx368ElBy+Kk5EhNTeri+OBDzEYUz1viZR6MrrbamLTA&#10;/W5jkB0FGWCbvlTAq23Gsq7ky9lklpQtxPPJG60OZFCj25Iv8vgNlok0PtoqbQlCm2FOmRh7xhOJ&#10;DGxCv+uZrkr+fh4PR1w7qE4EDGEwJD0gmjSAfzjryIwl978PAhVn5rMl6MvxdBrdmxbT2Q0hYngd&#10;2V1HhJUkVfLA2TDdhOT4xMPdUXO2OnF7yeScM5ks4Tw/iOji63Xa9fJs108AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQALj9JS4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqFOX&#10;oiSNU1VUbFggUZDo0o2dOMIv2W4a/p5hRZejObr33GY7W0MmFdPoHYflogCiXOfl6AYOnx8vDyWQ&#10;lIWTwninOPyoBNv29qYRtfQX966mQx4IhrhUCw4651BTmjqtrEgLH5TDX++jFRnPOFAZxQXDraGs&#10;KJ6oFaPDBi2Cetaq+z6cLYcvq0e5j2/HXppp/9rv1mGOgfP7u3m3AZLVnP9h+NNHdWjR6eTPTiZi&#10;OKxYwRDlsK5KHIXEI6tWQE4cymXFgLYNvd7Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAmjI4uFAIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQALj9JS4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="054A009F" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E" w:rsidP="00A754C8">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>不通過</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251838464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05DA4B96" wp14:editId="4852B5DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3973308</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3797300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="584200" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="54" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -27950,51 +22225,51 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="05DA4B96" id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:312.85pt;margin-top:299pt;width:46pt;height:110.6pt;z-index:251838464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZh5ZTEwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94udLGlTK07Vpcs0&#10;qfsjdXsAjHGMhjnsQGJnT98DTtOou5vmCwQ+8HHO73ysbofOsINCr8GWfDrJOVNWQq3truQ/f2zf&#10;LTnzQdhaGLCq5Efl+e367ZtV7wo1gxZMrZCRiPVF70rehuCKLPOyVZ3wE3DKUrAB7ESgJe6yGkVP&#10;6p3JZnl+lfWAtUOQynv6ez8G+TrpN42S4VvTeBWYKTnlFtKIaazimK1XotihcK2WpzTEP2TRCW3p&#10;0rPUvQiC7VH/JdVpieChCRMJXQZNo6VKNVA10/xVNY+tcCrVQnC8O2Py/09Wfj08uu/IwvABBmpg&#10;KsK7B5C/PLOwaYXdqTtE6Fslarp4GpFlvfPF6WhE7QsfRar+C9TUZLEPkISGBrtIhepkpE4NOJ6h&#10;qyEwST8Xyzk1kjNJoek8n1/NUlcyUTyfdujDJwUdi5OSIzU1qYvDgw8xG1E8b4mXeTC63mpj0gJ3&#10;1cYgOwgywDZ9qYBX24xlfclvFrNFUrYQzydvdDqQQY3uSr7M4zdaJtL4aOu0JQhtxjllYuwJTyQy&#10;sglDNTBdl/z9dTwccVVQHwkYwmhIekA0aQH/cNaTGUvuf+8FKs7MZ0vQb6bzeXRvWswX14SI4WWk&#10;uowIK0mq5IGzcboJyfGJh7uj5mx14vaSySlnMlnCeXoQ0cWX67Tr5dmunwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJ046K/gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhRJ5HS&#10;pCFOVVGxYYFEiwRLN3biqH7JdtPw9wwrWM7M0Z1z291iNJlliJOzDPJ1BkTa3onJjgw+Ti+PNZCY&#10;uBVcOysZfMsIu+7+ruWNcDf7LudjGgmG2NhwBiol31AaeyUNj2vnpcXb4ILhCccwUhH4DcONpkWW&#10;bajhk8UPinv5rGR/OV4Ng0+jJnEIb1+D0PPhddiXfgmesYfVsn8CkuSS/mD41Ud16NDp7K5WRKIZ&#10;bIqyQpRBua2xFBJVXuHmzKDOtwXQrqX/O3Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABmHllMTAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJ046K/gAAAACwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="2D5C56E0" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E" w:rsidP="00A754C8">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>通過</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251836416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66DE3297" wp14:editId="20D7D581">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3357670</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3797320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1132765" cy="627702"/>
                 <wp:effectExtent l="0" t="0" r="86995" b="58420"/>
                 <wp:wrapNone/>
                 <wp:docPr id="55" name="直線單箭頭接點 55"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -28027,51 +22302,51 @@
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5CE26A5E" id="直線單箭頭接點 55" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:264.4pt;margin-top:299pt;width:89.2pt;height:49.45pt;z-index:251836416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANJgtuugEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NA9Ei6Kmd9ELbBBc&#10;weUDfJ1xYuHY1nhokr/HdtsUAUIIsZn4MWdmzvHJ/m4eDTsBBu1sy6tNyRlY6Tpt+5Z/eXz74jVn&#10;gYTthHEWWr5A4HeH58/2k2+gdoMzHSCLRWxoJt/ygcg3RRHkAKMIG+fBxkvlcBQUt9gXHYopVh9N&#10;UZfltpgcdh6dhBDi6f35kh9yfaVA0kelAhAzLY+zUY6Y41OKxWEvmh6FH7S8jCH+YYpRaBubrqXu&#10;BQn2DfUvpUYt0QWnaCPdWDiltITMIbKpyp/YfB6Eh8wlihP8KlP4f2Xlh9PRPmCUYfKhCf4BE4tZ&#10;4Zi+cT42Z7GWVSyYicl4WFUv6932FWcy3m3r3a6sk5rFDe0x0DtwI0uLlgdCofuBjs7a+C4Oq6yY&#10;OL0PdAZeAam1sSmS0OaN7RgtPpqHUAvbG7j0SSnFbey8osXAGf4JFNNdGjS3yY6Co0F2EtEL3ddq&#10;rRIzE0RpY1ZQ+WfQJTfBILvsb4Frdu7oLK3AUVuHv+tK83VUdc6/sj5zTbSfXLfkR8xyRKvkd7jY&#10;Onnxx32G336+w3cAAAD//wMAUEsDBBQABgAIAAAAIQAXuaJ13wAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9LT8MwEITvSPwHaytxo04jkRdxKoTgWCGaCnF0400c4UcUO2349ywnuM1qRrPf1PvV&#10;GnbBOYzeCdhtE2DoOq9GNwg4ta/3BbAQpVPSeIcCvjHAvrm9qWWl/NW94+UYB0YlLlRSgI5xqjgP&#10;nUYrw9ZP6Mjr/WxlpHMeuJrllcqt4WmSZNzK0dEHLSd81th9HRcroG+HU/f5UvDF9G95+6FLfWgP&#10;Qtxt1qdHYBHX+BeGX3xCh4aYzn5xKjAj4CEtCD2SKAsaRYk8yVNgZwFZmZXAm5r/39D8AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA0mC266AQAAxAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABe5onXfAAAACwEAAA8AAAAAAAAAAAAAAAAAFAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251835392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C7FA48E" wp14:editId="0139C8C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2347737</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3783671</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1015612" cy="641445"/>
                 <wp:effectExtent l="38100" t="0" r="32385" b="63500"/>
                 <wp:wrapNone/>
                 <wp:docPr id="56" name="直線單箭頭接點 56"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -28104,51 +22379,51 @@
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4139969E" id="直線單箭頭接點 56" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:184.85pt;margin-top:297.95pt;width:79.95pt;height:50.5pt;flip:x;z-index:251835392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJKRIGwgEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7aDbFAYcfaQ7eNQ&#10;tIs+PkArU7ZQWRIoNrb/vpKceIu2KIrFXghZ4gw5Q/pwOw2GnQGDdrbh1abkDKx0rbZdw799ffvq&#10;NWeBhG2FcRYaPkPgt8eXLw6jr2HremdaQBZJbKhH3/CeyNdFEWQPgwgb58HGR+VwEBQ/sStaFGNk&#10;H0yxLct9MTpsPToJIcTbu+WRHzO/UiDpk1IBiJmGx94oR8zxIcXieBB1h8L3Wl7aEE/oYhDaxqIr&#10;1Z0gwX6g/oNq0BJdcIo20g2FU0pLyBqimqr8Tc2XXnjIWqI5wa82heejlR/PJ3uP0YbRhzr4e0wq&#10;JoUDU0b793GmWVfslE3Ztnm1DSZiMl5WZXWzr7acyfi231W73U3ytVh4Ep/HQO/ADSwdGh4Ihe56&#10;Ojlr44QcLjXE+UOgBXgFJLCxKZLQ5o1tGc0+rhGhFrYzcKmTUopHAflEs4EF/hkU021qNEvJuwUn&#10;g+ws4la036uVJWYmiNLGrKDy36BLboJB3rf/Ba7ZuaKztAIHbR3+rSpN11bVkn9VvWhNsh9cO+dx&#10;Zjvi0uQ5XBY8beWv3xn++BsefwIAAP//AwBQSwMEFAAGAAgAAAAhAH8pHqXiAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo09K4OMSpEBIbQNAHm+7ceJpExOPIdtvA12NW&#10;sBzdo3vPlMvR9uyEPnSOFEwnGTCk2pmOGgUf26ebO2AhajK6d4QKvjDAsrq8KHVh3JnWeNrEhqUS&#10;CoVW0MY4FJyHukWrw8QNSCk7OG91TKdvuPH6nMptz2dZJrjVHaWFVg/42GL9uTlaBa9T//682L0d&#10;5qHx3zt6ma/Cyil1fTU+3AOLOMY/GH71kzpUyWnvjmQC6xXcCrlIqIJc5hJYIvKZFMD2CoQUEnhV&#10;8v8/VD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACSkSBsIBAADOAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfykepeIAAAALAQAADwAAAAAA&#10;AAAAAAAAAAAcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251834368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F7B6ADB" wp14:editId="3A30E7CF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3670935</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4429703</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1690577" cy="850575"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="26035"/>
                 <wp:wrapNone/>
                 <wp:docPr id="57" name="圓角矩形 664"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -28296,51 +22571,51 @@
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>維持好客民宿資格</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251833344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E06AAAC" wp14:editId="3F9B0C3A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1227388</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4424623</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2097367" cy="829310"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="58" name="圓角矩形 664"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -28520,51 +22795,51 @@
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>廢止好客民宿資格</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251832320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B50BCC9" wp14:editId="3E6B90B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3330974</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2490913</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="467862"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="66040"/>
                 <wp:wrapNone/>
                 <wp:docPr id="59" name="直線單箭頭接點 59"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -28590,51 +22865,51 @@
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="740D7A9C" id="直線單箭頭接點 59" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:262.3pt;margin-top:196.15pt;width:0;height:36.85pt;z-index:251832320;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEmdjltAEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGmFylXU9C56gQ2C&#10;Kx4f4OuMEwu/NB6a5O+xnTZFPCSE2Ez8mDNzzvHkcD9Zw86AUXvX8u2m5gyc9J12fcu/fH7z4o6z&#10;SMJ1wngHLZ8h8vvj82eHMTSw84M3HSBLRVxsxtDygSg0VRXlAFbEjQ/g0qXyaAWlLfZVh2JM1a2p&#10;dnW9r0aPXUAvIcZ0+rBc8mOprxRI+qBUBGKm5YkblYglPuVYHQ+i6VGEQcsLDfEPLKzQLjVdSz0I&#10;Euwb6l9KWS3RR69oI72tvFJaQtGQ1Gzrn9R8GkSAoiWZE8NqU/x/ZeX788k9YrJhDLGJ4RGzikmh&#10;zd/Ej03FrHk1CyZicjmU6fTl/tXdfpd9rG64gJHegrcsL1oeCYXuBzp559KLeNwWr8T5XaQFeAXk&#10;psblSEKb165jNIc0NoRauN7ApU9OqW6Ey4pmAwv8Iyimu0RxaVNmCU4G2VmkKei+btcqKTNDlDZm&#10;BdWF2x9Bl9wMgzJffwtcs0tH72gFWu08/q4rTVeqasm/ql60ZtlPvpvL8xU70pCUd7gMdJ7CH/cF&#10;fvvtjt8BAAD//wMAUEsDBBQABgAIAAAAIQDjQLln3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLKUbZSt1J4TgOCHWCXHMGrepaJyqSbfy9gRxgKPtT7+/v9jOthcnGn3n&#10;GOF2kYAgrp3uuEU4VC83axA+KNaqd0wIX+RhW15eFCrX7sxvdNqHVsQQ9rlCMCEMuZS+NmSVX7iB&#10;ON4aN1oV4ji2Uo/qHMNtL9MkyaRVHccPRg30ZKj+3E8WoanaQ/3xvJZT37zeV+9mY3bVDvH6an58&#10;ABFoDn8w/OhHdSij09FNrL3oEe7SVRZRhOUmXYKIxO/miLDKsgRkWcj/HcpvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMSZ2OW0AQAAvgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAONAuWffAAAACwEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251822080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CFFEFA0" wp14:editId="6B104F94">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3084786</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1108533</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="584200" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="60" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -28702,51 +22977,51 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4CFFEFA0" id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;margin-left:242.9pt;margin-top:87.3pt;width:46pt;height:110.6pt;z-index:251822080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBInq4+EAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCp2uNOEWXLsOA&#10;rhvQ7QNkWY6FyaJGKbGzrx8lp2nQ3YbpIIgi+UQ+Pq1ux96wg0KvwVZ8Pss5U1ZCo+2u4j++b99d&#10;c+aDsI0wYFXFj8rz2/XbN6vBlWoBHZhGISMQ68vBVbwLwZVZ5mWneuFn4JQlZwvYi0Am7rIGxUDo&#10;vckWeX6VDYCNQ5DKe7q9n5x8nfDbVsnwtW29CsxUnGoLace013HP1itR7lC4TstTGeIfquiFtvTo&#10;GepeBMH2qP+C6rVE8NCGmYQ+g7bVUqUeqJt5/qqbp044lXohcrw70+T/H6x8PDy5b8jC+AFGGmBq&#10;wrsHkD89s7DphN2pO0QYOiUaengeKcsG58tTaqTalz6C1MMXaGjIYh8gAY0t9pEV6pMROg3geCZd&#10;jYFJulxeFzRIziS55kVeXC3SVDJRPmc79OGTgp7FQ8WRhprQxeHBh1iNKJ9D4mMejG622phk4K7e&#10;GGQHQQLYppUaeBVmLBsqfrNcLBOyhZiftNHrQAI1uq/4dR7XJJnIxkfbpJAgtJnOVImxJ3oiIxM3&#10;YaxHppuKFyk50lVDcyTCECZB0geiQwf4m7OBxFhx/2svUHFmPlsi/WZeUC4LySiW74kihpee+tIj&#10;rCSoigfOpuMmJMUnPtwdDWerE28vlZxqJpElOk8fIqr40k5RL992/QcAAP//AwBQSwMEFAAGAAgA&#10;AAAhAD+72LDeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoAzRNCXGq&#10;iooNCyQKEizdeBJH+CXbTcPfM6zocuZc3TnTbGZr2IQxjd4JuF0UwNB1Xo1uEPDx/nyzBpaydEoa&#10;71DADybYtJcXjayVP7k3nPZ5YFTiUi0F6JxDzXnqNFqZFj6gI9b7aGWmMQ5cRXmicmv4XVGsuJWj&#10;owtaBnzS2H3vj1bAp9Wj2sXXr16ZaffSb8swxyDE9dW8fQSWcc7/YfjTJ3Voyengj04lZgQs1yWp&#10;ZwLVcgWMEmVV0eYg4P6BEG8bfv5D+wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBInq4+&#10;EAIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA/&#10;u9iw3gAAAAsBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="449125E4" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E" w:rsidP="00A754C8">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>複評</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251831296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A8349CC" wp14:editId="4A4E71AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2733675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2954655</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244009" cy="829340"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="61" name="圓角矩形 664"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -28894,51 +23169,51 @@
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>進行複審</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251830272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F347E93" wp14:editId="5B544100">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2732568</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1658044</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244009" cy="829340"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="62" name="圓角矩形 664"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -29068,51 +23343,51 @@
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>重行訪查</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251829248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7445AB25" wp14:editId="1CFAC495">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1002798</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1661604</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244009" cy="829340"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="63" name="圓角矩形 664"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -29202,51 +23477,51 @@
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>以書面答覆結果</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F9BD783" wp14:editId="6BC9C82A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1540540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1108075</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="584200" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="71" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -29304,51 +23579,51 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7F9BD783" id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;margin-left:121.3pt;margin-top:87.25pt;width:46pt;height:110.6pt;z-index:251823104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCTfZREgIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSKh1b1HQaHUVI&#10;YyANPoDjOI2F4zNnt0n59JydrqvGGyIPlp2z/7773d+r27E37KDQa7AVn89yzpSV0Gi7q/iP79t3&#10;15z5IGwjDFhV8aPy/Hb99s1qcKVaQAemUchIxPpycBXvQnBllnnZqV74GThlKdgC9iLQEndZg2Ig&#10;9d5kizy/ygbAxiFI5T39vZ+CfJ3021bJ8LVtvQrMVJxyC2nENNZxzNYrUe5QuE7LUxriH7LohbZ0&#10;6VnqXgTB9qj/kuq1RPDQhpmEPoO21VKlGqiaef6qmqdOOJVqITjenTH5/ycrHw9P7huyMH6AkRqY&#10;ivDuAeRPzyxsOmF36g4Rhk6Jhi6eR2TZ4Hx5OhpR+9JHkXr4Ag01WewDJKGxxT5SoToZqVMDjmfo&#10;agxM0s/ldUGN5ExSaF7kxdUidSUT5fNphz58UtCzOKk4UlOTujg8+BCzEeXzlniZB6ObrTYmLXBX&#10;bwyygyADbNOXCni1zVg2VPxmuVgmZQvxfPJGrwMZ1Oi+4td5/CbLRBofbZO2BKHNNKdMjD3hiUQm&#10;NmGsR6abihdFPBxx1dAcCRjCZEh6QDTpAH9zNpAZK+5/7QUqzsxnS9Bv5kUR3ZsWxfI9IWJ4Gakv&#10;I8JKkqp44GyabkJyfOLh7qg5W524vWRyyplMlnCeHkR08eU67Xp5tus/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEA7+WR0OAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIvVGHNGkh&#10;xKkqql44IFGQ4OjGmzgi/pHtpuHtWU5w290ZzX5Tb2czsglDHJwVcLfMgKFtnRpsL+D97XB7Dywm&#10;aZUcnUUB3xhh21xf1bJS7mJfcTqmnlGIjZUUoFPyFeex1WhkXDqPlrTOBSMTraHnKsgLhZuR51m2&#10;5kYOlj5o6fFJY/t1PBsBH0YPah9ePjs1Tvvnblf6OXghFjfz7hFYwjn9meEXn9ChIaaTO1sV2Sgg&#10;L/I1WUnYFCUwcqxWBV1ONDyUG+BNzf93aH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;gk32URICAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA7+WR0OAAAAALAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="1464629E" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E" w:rsidP="00A754C8">
                       <w:r w:rsidRPr="00ED4ADB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>駁回</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251828224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77EE1373" wp14:editId="301B28D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2523254</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>959853</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="808074" cy="648335"/>
                 <wp:effectExtent l="0" t="0" r="68580" b="56515"/>
                 <wp:wrapNone/>
                 <wp:docPr id="72" name="直線單箭頭接點 72"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -29381,51 +23656,51 @@
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="633D69EE" id="直線單箭頭接點 72" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:198.7pt;margin-top:75.6pt;width:63.65pt;height:51.05pt;z-index:251828224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoC+HBvAEAAMMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KTNDUEyzk4bS9F&#10;G3T5AIYaSkS5YTi15L8vSdly0QUIgl5GXObNvPc42t5N1rADYNTetXy9qjkDJ32nXd/yb1/fvdpw&#10;Fkm4ThjvoOVHiPxu9/LFdgwNXPnBmw6QpSIuNmNo+UAUmqqKcgAr4soHcOlSebSC0hb7qkMxpurW&#10;VFd1fVuNHruAXkKM6fR+vuS7Ul8pkPRJqQjETMsTNyoRS3zMsdptRdOjCIOWJxriGSys0C41XUrd&#10;CxLsB+o/Slkt0UevaCW9rbxSWkLRkNSs69/UfBlEgKIlmRPDYlP8f2Xlx8PePWCyYQyxieEBs4pJ&#10;oc3fxI9NxazjYhZMxGQ63NSb+s0NZzJd3d5srq9fZzOrCzhgpPfgLcuLlkdCofuB9t659Cwe18Uw&#10;cfgQaQaeAbmzcTmS0Oat6xgdQ5odQi1cb+DUJ6dUF9ZlRUcDM/wzKKa7xHNuUwYK9gbZQaRR6L6v&#10;lyopM0OUNmYB1YXbP0Gn3AyDMmRPBS7ZpaN3tACtdh7/1pWmM1U1559Vz1qz7EffHcsbFjvSpJR3&#10;OE11HsVf9wV++fd2PwEAAP//AwBQSwMEFAAGAAgAAAAhAFboV/bhAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06QhbRqnQgiOFaKpEEc3duKo8TqKnTb8PcuJHlfzNPO2&#10;2M22Zxc9+s6hgOUiAqaxdqrDVsCxen9aA/NBopK9Qy3gR3vYlfd3hcyVu+KnvhxCy6gEfS4FmBCG&#10;nHNfG22lX7hBI2WNG60MdI4tV6O8UrnteRxFz9zKDmnByEG/Gl2fD5MV0FTtsf5+W/Opbz6y6sts&#10;zL7aC/H4ML9sgQU9h38Y/vRJHUpyOrkJlWe9gGSTrQilIF3GwIhI41UG7CQgTpMEeFnw2x/KXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBoC+HBvAEAAMMDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBW6Ff24QAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;ABYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251827200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CC9EA2C" wp14:editId="10F8B3EC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1757709</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>959854</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="773193" cy="648586"/>
                 <wp:effectExtent l="38100" t="0" r="27305" b="56515"/>
                 <wp:wrapNone/>
                 <wp:docPr id="75" name="直線單箭頭接點 75"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -29458,51 +23733,51 @@
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1AABFDDD" id="直線單箭頭接點 75" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:138.4pt;margin-top:75.6pt;width:60.9pt;height:51.05pt;flip:x;z-index:251827200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUE0dAxAEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06S70C1R033ocnlA&#10;sOLyAV5nnFj4pvHQNH+P7bRZxEVCiJeRY885c87MZHd7soYdAaP2ruXrVc0ZOOk77fqWf/n8+tmW&#10;s0jCdcJ4By2fIPLb/dMnuzE0cOUHbzpAlkhcbMbQ8oEoNFUV5QBWxJUP4NKj8mgFpU/sqw7FmNit&#10;qa7qelONHruAXkKM6fZufuT7wq8USPqgVARipuVJG5WIJT7kWO13oulRhEHLswzxDyqs0C4VXaju&#10;BAn2DfUvVFZL9NErWklvK6+UllA8JDfr+ic3nwYRoHhJzYlhaVP8f7Ty/fHg7jG1YQyxieEes4uT&#10;QsuU0eFtmmnxlZSyU2nbtLQNTsRkury5uV6/vOZMpqfN8+2L7Sa3tZppMl3ASG/AW5YPLY+EQvcD&#10;HbxzaUAe5xLi+C7SDLwAMti4HElo88p1jKaQtohQC9cbONfJKdWj/nKiycAM/wiK6S7pnMuU1YKD&#10;QXYUaSm6r+uFJWVmiNLGLKC62P8j6JybYVDW7W+BS3ap6B0tQKudx99VpdNFqprzL65nr9n2g++m&#10;Ms3SjrQzZQ7n/c5L+eN3gT/+hfvvAAAA//8DAFBLAwQUAAYACAAAACEAWwmtMuEAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjzaNMS4lQIiQ2gUtpuunOTaRIRjyPbbQNf&#10;z7CC5ehc3XumWI6mF2d0vrOkIJ5EIJAqW3fUKNhtn+8WIHzQVOveEir4Qg/L8vqq0HltL/SB501o&#10;BJeQz7WCNoQhl9JXLRrtJ3ZAYna0zujAp2tk7fSFy00vkyjKpNEd8UKrB3xqsfrcnIyCt9i9v8z3&#10;q+PUN+57T6/TtV9bpW5vxscHEAHH8BeGX31Wh5KdDvZEtRe9gmSesXpgMIsTEJxI7xcZiAOjWZqC&#10;LAv5/4fyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABQTR0DEAQAAzQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFsJrTLhAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251825152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02620477" wp14:editId="1E6A5DDC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1555691</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>385697</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2011045" cy="574158"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="16510"/>
                 <wp:wrapNone/>
                 <wp:docPr id="77" name="圓角矩形 664"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -29590,2017 +23865,1989 @@
                         <w:spacing w:line="200" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>書面審查</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D0584B" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="63D0584B" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AD82B42" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="4AD82B42" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62006009" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="62006009" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43712A09" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="43712A09" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67668345" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="67668345" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C6CC66" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="62C6CC66" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F9C5931" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="7F9C5931" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C169B79" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="2C169B79" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A572F5E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="7A572F5E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC1351C" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="7DC1351C" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781F7F0F" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="781F7F0F" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B5A6772" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="6B5A6772" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="063F6A24" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="063F6A24" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D7A5F1" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="49D7A5F1" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7105F799" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="7105F799" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF89BC0" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="0CF89BC0" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="387BCF45" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="387BCF45" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00CB5E97" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="00CB5E97" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F87623" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="14F87623" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AD8E7CC" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="1AD8E7CC" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E413C3D" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="0E413C3D" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77B0B80D" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="77B0B80D" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5191C2A5" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="5191C2A5" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE5162C" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="5FE5162C" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729074D7" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="729074D7" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ADF5AA9" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="2ADF5AA9" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A5D74A" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="55A5D74A" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5641202D" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="5641202D" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7C4693" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="1B7C4693" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469D38C7" w14:textId="77777777" w:rsidR="00A3272D" w:rsidRPr="00E574E7" w:rsidRDefault="00A3272D">
+    <w:p w14:paraId="469D38C7" w14:textId="77777777" w:rsidR="00A3272D" w:rsidRPr="00706B36" w:rsidRDefault="00A3272D">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744BFB77" w14:textId="36F3EB78" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
+    <w:p w14:paraId="744BFB77" w14:textId="36F3EB78" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00A754C8">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>好客民宿遴選結果</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申訴書</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00706B36">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E574E7">
+      <w:r w:rsidRPr="00706B36">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請日期： 　年　 月   日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5564" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1517"/>
         <w:gridCol w:w="2623"/>
         <w:gridCol w:w="5052"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E574E7" w:rsidRPr="00E574E7" w14:paraId="091E8277" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="091E8277" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="825"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21FB04BC" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="21FB04BC" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
               <w:t>民宿名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4175" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35F1678E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="35F1678E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(請與登記證之記載一致)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E574E7" w:rsidRPr="00E574E7" w14:paraId="6754EA9C" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="6754EA9C" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1245"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="727FB478" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="727FB478" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
               <w:t>民宿地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4175" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="283B4400" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="283B4400" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04AC76C4" w14:textId="6BB51EF8" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="004E62B6" w:rsidP="002D5507">
+          <w:p w14:paraId="04AC76C4" w14:textId="6BB51EF8" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="004E62B6" w:rsidP="002D5507">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D5507" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="002D5507" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> eq \o(\s\up  9(</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>縣</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>),\s\do  6(</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>市</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>))</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>eq \o(\s\up 10(</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>市區</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>),\s\do 4(</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>鄉鎮</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>))</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> eq \o(\s\up  9(</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>村</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>),\s\do  6(</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>里</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>))</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>鄰</w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> eq \o(\s\up  7(</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>路</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>),\s\do  6(</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>街</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText>))</w:instrText>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　巷</w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00A754C8" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A754C8" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E574E7" w:rsidRPr="00E574E7" w14:paraId="33227E93" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="33227E93" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="725"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FB93F5C" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="3FB93F5C" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
               <w:t>登記情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4175" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40C07A59" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="40C07A59" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="32"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">民宿登記證編號：____________________　　  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E574E7" w:rsidRPr="00E574E7" w14:paraId="07811CBB" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="07811CBB" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="721"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D5EA9DD" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="4D5EA9DD" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>民宿經營者：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2748" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43A762AB" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="43A762AB" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>電話：              手機：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E574E7" w:rsidRPr="00E574E7" w14:paraId="50ED7747" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="50ED7747" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="783"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F37E6E8" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="7F37E6E8" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>聯絡人：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2748" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EA23C3B" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="1EA23C3B" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>電話：              手機：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E574E7" w:rsidRPr="00E574E7" w14:paraId="15017F96" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="15017F96" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="783"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4105C273" w14:textId="2EF570AB" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="4105C273" w14:textId="2EF570AB" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>收到</w:t>
             </w:r>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>交通部</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>觀光</w:t>
             </w:r>
-            <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
+            <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>署</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>公文日期：       年         月          日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E574E7" w:rsidRPr="00E574E7" w14:paraId="6FB1F798" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="6FB1F798" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:trHeight w:val="7993"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75884DBE" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="75884DBE" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申訴事項及其事實、理由:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="091B7155" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="091B7155" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CD76E5E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="7CD76E5E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E574E7" w:rsidRPr="00E574E7" w14:paraId="22B9DDA5" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="005623BC" w:rsidRPr="00706B36" w14:paraId="22B9DDA5" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:trHeight w:val="658"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19746E58" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="19746E58" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>注意事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A754C8" w:rsidRPr="00E574E7" w14:paraId="61FD6F57" w14:textId="77777777" w:rsidTr="002D5507">
+      <w:tr w:rsidR="00A754C8" w:rsidRPr="00706B36" w14:paraId="61FD6F57" w14:textId="77777777" w:rsidTr="002D5507">
         <w:trPr>
           <w:trHeight w:val="8816"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F78B4D8" w14:textId="710D5348" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002845FC">
+          <w:p w14:paraId="4F78B4D8" w14:textId="710D5348" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002845FC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>受訪查民宿不服訪查結果者，得於收到</w:t>
             </w:r>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>交通部</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>觀光</w:t>
             </w:r>
-            <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>署</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公文日翌日起</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>十日內，填具申訴書向</w:t>
             </w:r>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>交通部</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>觀光</w:t>
             </w:r>
-            <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>署</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>提出申訴，此項申請以一次為限，且逾期不予受理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64BE9B42" w14:textId="014D0A0A" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002845FC">
+          <w:p w14:paraId="64BE9B42" w14:textId="014D0A0A" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002845FC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:ind w:hanging="482"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申訴案件由</w:t>
             </w:r>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>交通部</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>觀光</w:t>
             </w:r>
-            <w:r w:rsidR="00262E48" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00262E48" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>署</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>就申訴人不服之理由及所提文件</w:t>
             </w:r>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>、照片並</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調閱原遴選</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>審查資料，進行書面審查，審查結果「駁回」者，以書面答覆；審查結果「</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00787A24" w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00787A24" w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>評」者，則</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>另派其他委員重行訪查。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F57162E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002845FC">
+          <w:p w14:paraId="7F57162E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002845FC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:ind w:hanging="482"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>民宿申訴獲辦理</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>評時，民宿經營者須先繳交</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>評所需相關費用，如經</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>評確認該</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>民宿所申訴</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>理由正確，其確實符合好客民宿遴選之標準，除取得好客民宿資格外，並退回所繳交之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>評相關費用；</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>反之，</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>如民</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>宿未通過複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>評，則不予退回</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>複</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>評費用。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AFACF6E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+          <w:p w14:paraId="4AFACF6E" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="480" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
               </w:rPr>
               <w:t>口</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>本人已詳閱並接受上述注意事項說明</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...26 lines deleted...]
-              <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="480" w:lineRule="exact"/>
+            <w:r w:rsidRPr="00706B36">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12F49E62" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>民宿經營者：</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D6CCCE6" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="002D5507">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="480" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>民宿經營者：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E574E7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706B36">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（請簽名及蓋章）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FDFEB31" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidRDefault="00A754C8" w:rsidP="00015CA0">
+    <w:p w14:paraId="1FDFEB31" w14:textId="77777777" w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidRDefault="00A754C8" w:rsidP="00015CA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="235" w:left="762" w:rightChars="-118" w:right="-283" w:hangingChars="55" w:hanging="198"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A754C8" w:rsidRPr="00E574E7" w:rsidSect="000260B8">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:sectPr w:rsidR="00A754C8" w:rsidRPr="00706B36" w:rsidSect="000260B8">
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="045FE2CE" w14:textId="77777777" w:rsidR="00816D50" w:rsidRDefault="00816D50" w:rsidP="00C64F9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4B3C4DE5" w14:textId="77777777" w:rsidR="00816D50" w:rsidRDefault="00816D50" w:rsidP="00C64F9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康儷細黑">
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4BABCC7C" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52" w:rsidP="0001514E">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -31653,313 +25900,189 @@
     <w:r w:rsidRPr="0036491A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CD05FFC" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRPr="003D3EC2" w:rsidRDefault="00E06C52">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="20FF08C9" w14:textId="77777777" w:rsidR="00E06C52" w:rsidRDefault="00E06C52"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A1A56CB" w14:textId="77777777" w:rsidR="00D60DCD" w:rsidRDefault="00D60DCD" w:rsidP="0001514E">
-[...88 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="37E55CAA" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E" w:rsidP="0001514E">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7520C1D8" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E">
     <w:pPr>
       <w:pStyle w:val="af1"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="04B96CC4" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E"/>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="645C52AD" w14:textId="3D63B361" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="0036491A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="44DCAD9C" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRPr="003D3EC2" w:rsidRDefault="00AD2A9E">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="60FD0FB0" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E"/>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:sdt>
-[...46 lines deleted...]
-  <w:p w14:paraId="4F367315" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E" w:rsidP="0001514E">
+  <w:p w14:paraId="4F367315" w14:textId="757AD88E" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E" w:rsidP="0001514E">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
+    <w:r w:rsidR="00D57A57">
+      <w:rPr>
+        <w:rStyle w:val="af3"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00D57A57">
+      <w:rPr>
+        <w:rStyle w:val="af3"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="76E9C770" w14:textId="77777777" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E">
     <w:pPr>
       <w:pStyle w:val="af1"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="500359BF" w14:textId="721591F3" w:rsidR="00AD2A9E" w:rsidRDefault="00AD2A9E" w:rsidP="0001514E">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af3"/>
       </w:rPr>
@@ -32918,324 +27041,345 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="27269064">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="545726545">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="43986829">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1890997341">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1394308662">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1324314861">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="87"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F7F28"/>
     <w:rsid w:val="00002CD4"/>
     <w:rsid w:val="0001514E"/>
     <w:rsid w:val="00015CA0"/>
     <w:rsid w:val="00021821"/>
     <w:rsid w:val="000260B8"/>
     <w:rsid w:val="00026D60"/>
     <w:rsid w:val="00043BE4"/>
     <w:rsid w:val="00045648"/>
     <w:rsid w:val="000573C4"/>
+    <w:rsid w:val="00081267"/>
     <w:rsid w:val="000A265A"/>
     <w:rsid w:val="000A2F39"/>
     <w:rsid w:val="000A7CFD"/>
     <w:rsid w:val="000C29B1"/>
     <w:rsid w:val="000C3CD6"/>
+    <w:rsid w:val="000F2377"/>
     <w:rsid w:val="001052EB"/>
     <w:rsid w:val="001159A2"/>
     <w:rsid w:val="0013188D"/>
     <w:rsid w:val="0013591C"/>
     <w:rsid w:val="0014526A"/>
     <w:rsid w:val="00150FB7"/>
     <w:rsid w:val="001604F6"/>
     <w:rsid w:val="00163C5C"/>
     <w:rsid w:val="00171115"/>
     <w:rsid w:val="001732D0"/>
     <w:rsid w:val="00173A96"/>
     <w:rsid w:val="001742BE"/>
     <w:rsid w:val="00176628"/>
     <w:rsid w:val="00181CAE"/>
     <w:rsid w:val="00190387"/>
     <w:rsid w:val="001944FC"/>
     <w:rsid w:val="001C7380"/>
     <w:rsid w:val="001D30B0"/>
     <w:rsid w:val="00204FFC"/>
     <w:rsid w:val="002063A2"/>
     <w:rsid w:val="00233AFD"/>
     <w:rsid w:val="00246C42"/>
     <w:rsid w:val="00250744"/>
     <w:rsid w:val="0025798E"/>
     <w:rsid w:val="00262E48"/>
+    <w:rsid w:val="0026439A"/>
     <w:rsid w:val="00276B14"/>
     <w:rsid w:val="0028366D"/>
     <w:rsid w:val="002845FC"/>
     <w:rsid w:val="002C7934"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002D5507"/>
     <w:rsid w:val="002F30B5"/>
     <w:rsid w:val="00300B03"/>
     <w:rsid w:val="003059D6"/>
     <w:rsid w:val="003573DE"/>
     <w:rsid w:val="00361A7D"/>
     <w:rsid w:val="0036491A"/>
+    <w:rsid w:val="00367E5D"/>
     <w:rsid w:val="0038389A"/>
     <w:rsid w:val="00385A46"/>
     <w:rsid w:val="003878D1"/>
     <w:rsid w:val="003A5A60"/>
+    <w:rsid w:val="003D1923"/>
     <w:rsid w:val="003E695C"/>
     <w:rsid w:val="003F44BD"/>
     <w:rsid w:val="00401FCB"/>
     <w:rsid w:val="00403D3D"/>
     <w:rsid w:val="00404BED"/>
     <w:rsid w:val="0041084E"/>
     <w:rsid w:val="00412D64"/>
     <w:rsid w:val="004317DE"/>
     <w:rsid w:val="004354B4"/>
     <w:rsid w:val="00435F7A"/>
     <w:rsid w:val="00440C60"/>
     <w:rsid w:val="00465B5D"/>
     <w:rsid w:val="004733B2"/>
     <w:rsid w:val="00482FA7"/>
     <w:rsid w:val="00496AF3"/>
     <w:rsid w:val="00496D1D"/>
     <w:rsid w:val="004C7A89"/>
     <w:rsid w:val="004D3645"/>
     <w:rsid w:val="004E62B6"/>
     <w:rsid w:val="004F6E74"/>
     <w:rsid w:val="00504E2C"/>
     <w:rsid w:val="005115EB"/>
+    <w:rsid w:val="00517BB9"/>
     <w:rsid w:val="00517CF1"/>
     <w:rsid w:val="005437EF"/>
     <w:rsid w:val="00545416"/>
     <w:rsid w:val="00546BD5"/>
+    <w:rsid w:val="005623BC"/>
     <w:rsid w:val="00562B46"/>
     <w:rsid w:val="005678EF"/>
     <w:rsid w:val="00576B26"/>
     <w:rsid w:val="005837C5"/>
     <w:rsid w:val="00595688"/>
     <w:rsid w:val="005D0CB8"/>
     <w:rsid w:val="005D1386"/>
     <w:rsid w:val="005D20D2"/>
+    <w:rsid w:val="005E33AC"/>
     <w:rsid w:val="0060097D"/>
     <w:rsid w:val="0060438E"/>
     <w:rsid w:val="00617E18"/>
     <w:rsid w:val="006609EA"/>
     <w:rsid w:val="00662660"/>
     <w:rsid w:val="006771FF"/>
     <w:rsid w:val="00693E28"/>
+    <w:rsid w:val="006A05C8"/>
     <w:rsid w:val="006A5825"/>
     <w:rsid w:val="006B03B1"/>
     <w:rsid w:val="006C2FB8"/>
     <w:rsid w:val="006D3589"/>
     <w:rsid w:val="006E2C20"/>
     <w:rsid w:val="006E3B50"/>
     <w:rsid w:val="006F3DF0"/>
+    <w:rsid w:val="00706B36"/>
     <w:rsid w:val="0070737B"/>
     <w:rsid w:val="00707B68"/>
     <w:rsid w:val="007118D2"/>
     <w:rsid w:val="00714DBE"/>
     <w:rsid w:val="00755A8B"/>
     <w:rsid w:val="00756F39"/>
     <w:rsid w:val="007654D0"/>
     <w:rsid w:val="00771F85"/>
     <w:rsid w:val="00785E43"/>
     <w:rsid w:val="00787A24"/>
     <w:rsid w:val="00792F36"/>
     <w:rsid w:val="007931EB"/>
     <w:rsid w:val="007955CE"/>
     <w:rsid w:val="007A00EF"/>
     <w:rsid w:val="007B4482"/>
     <w:rsid w:val="007B461A"/>
     <w:rsid w:val="007B4C95"/>
     <w:rsid w:val="007C4F9F"/>
     <w:rsid w:val="007F7F28"/>
     <w:rsid w:val="0081353A"/>
     <w:rsid w:val="00815153"/>
     <w:rsid w:val="00816D50"/>
     <w:rsid w:val="0082616A"/>
     <w:rsid w:val="008515E3"/>
     <w:rsid w:val="00860096"/>
     <w:rsid w:val="00860823"/>
     <w:rsid w:val="00863EA3"/>
     <w:rsid w:val="008709F1"/>
     <w:rsid w:val="0088130E"/>
     <w:rsid w:val="00896520"/>
+    <w:rsid w:val="008C27E8"/>
     <w:rsid w:val="008F08B2"/>
     <w:rsid w:val="008F2BBA"/>
     <w:rsid w:val="008F365B"/>
     <w:rsid w:val="009144A5"/>
     <w:rsid w:val="009149E2"/>
     <w:rsid w:val="00922976"/>
     <w:rsid w:val="00932CAB"/>
     <w:rsid w:val="009350BC"/>
     <w:rsid w:val="00942124"/>
     <w:rsid w:val="009477DF"/>
     <w:rsid w:val="009816AB"/>
     <w:rsid w:val="0098232E"/>
     <w:rsid w:val="00982FE1"/>
     <w:rsid w:val="00992EAD"/>
     <w:rsid w:val="00997C20"/>
     <w:rsid w:val="009B1328"/>
     <w:rsid w:val="009F4241"/>
     <w:rsid w:val="00A06A66"/>
     <w:rsid w:val="00A159F2"/>
     <w:rsid w:val="00A311CD"/>
     <w:rsid w:val="00A3272D"/>
     <w:rsid w:val="00A36FC9"/>
     <w:rsid w:val="00A6054F"/>
     <w:rsid w:val="00A66875"/>
     <w:rsid w:val="00A711C0"/>
     <w:rsid w:val="00A754C8"/>
+    <w:rsid w:val="00A76E87"/>
+    <w:rsid w:val="00A91DFA"/>
     <w:rsid w:val="00A935D0"/>
     <w:rsid w:val="00AA3B9E"/>
     <w:rsid w:val="00AB01BB"/>
     <w:rsid w:val="00AB6C8C"/>
+    <w:rsid w:val="00AD083C"/>
     <w:rsid w:val="00AD2A9E"/>
     <w:rsid w:val="00AD3AC5"/>
     <w:rsid w:val="00AF4AF9"/>
     <w:rsid w:val="00B06E43"/>
     <w:rsid w:val="00B1142D"/>
     <w:rsid w:val="00B3105C"/>
     <w:rsid w:val="00B32F74"/>
     <w:rsid w:val="00B45C2C"/>
     <w:rsid w:val="00B61DF4"/>
     <w:rsid w:val="00B73B8A"/>
     <w:rsid w:val="00B7611C"/>
     <w:rsid w:val="00B762FF"/>
     <w:rsid w:val="00B8442F"/>
     <w:rsid w:val="00B85EF1"/>
     <w:rsid w:val="00BA10C3"/>
     <w:rsid w:val="00BA504D"/>
     <w:rsid w:val="00BA679D"/>
     <w:rsid w:val="00BA74EC"/>
     <w:rsid w:val="00BB1215"/>
     <w:rsid w:val="00BB61A7"/>
     <w:rsid w:val="00BD2AB7"/>
     <w:rsid w:val="00C278AD"/>
     <w:rsid w:val="00C41622"/>
     <w:rsid w:val="00C56F38"/>
     <w:rsid w:val="00C64F9E"/>
     <w:rsid w:val="00C7390F"/>
     <w:rsid w:val="00C804F9"/>
     <w:rsid w:val="00C8543F"/>
     <w:rsid w:val="00C97BE5"/>
     <w:rsid w:val="00CA1F73"/>
     <w:rsid w:val="00CD2D57"/>
     <w:rsid w:val="00CD6394"/>
     <w:rsid w:val="00CE27B3"/>
     <w:rsid w:val="00D13C0D"/>
     <w:rsid w:val="00D313AD"/>
     <w:rsid w:val="00D34708"/>
     <w:rsid w:val="00D427A8"/>
+    <w:rsid w:val="00D57A57"/>
     <w:rsid w:val="00D60DCD"/>
     <w:rsid w:val="00D65492"/>
+    <w:rsid w:val="00D66A5A"/>
     <w:rsid w:val="00D71C57"/>
     <w:rsid w:val="00D7339C"/>
     <w:rsid w:val="00D76E3B"/>
     <w:rsid w:val="00D81C1C"/>
     <w:rsid w:val="00D95FFE"/>
     <w:rsid w:val="00DB1994"/>
     <w:rsid w:val="00DB36A0"/>
     <w:rsid w:val="00DB5735"/>
     <w:rsid w:val="00DE2A5F"/>
     <w:rsid w:val="00E06C52"/>
     <w:rsid w:val="00E16269"/>
     <w:rsid w:val="00E179D1"/>
     <w:rsid w:val="00E31807"/>
     <w:rsid w:val="00E41AF9"/>
     <w:rsid w:val="00E55CD1"/>
     <w:rsid w:val="00E574E7"/>
+    <w:rsid w:val="00E6464A"/>
     <w:rsid w:val="00E67B8F"/>
     <w:rsid w:val="00E72858"/>
+    <w:rsid w:val="00E753D9"/>
     <w:rsid w:val="00E91D1A"/>
     <w:rsid w:val="00EC3781"/>
     <w:rsid w:val="00ED4ADB"/>
     <w:rsid w:val="00ED6215"/>
     <w:rsid w:val="00EE27A4"/>
     <w:rsid w:val="00EE2E9D"/>
     <w:rsid w:val="00F024DE"/>
     <w:rsid w:val="00F0369B"/>
+    <w:rsid w:val="00F224E9"/>
     <w:rsid w:val="00F24304"/>
+    <w:rsid w:val="00F27288"/>
     <w:rsid w:val="00F31597"/>
     <w:rsid w:val="00F341F1"/>
     <w:rsid w:val="00F34A3E"/>
     <w:rsid w:val="00F36683"/>
     <w:rsid w:val="00F44AB3"/>
     <w:rsid w:val="00F52D63"/>
     <w:rsid w:val="00F63BED"/>
     <w:rsid w:val="00F6538B"/>
+    <w:rsid w:val="00F660B4"/>
     <w:rsid w:val="00F660EC"/>
     <w:rsid w:val="00F84243"/>
     <w:rsid w:val="00F938D0"/>
     <w:rsid w:val="00F97419"/>
     <w:rsid w:val="00FA2745"/>
     <w:rsid w:val="00FB65D5"/>
     <w:rsid w:val="00FD13B9"/>
     <w:rsid w:val="00FE39D5"/>
     <w:rsid w:val="00FF3589"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -34511,51 +28655,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="521826898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supr.link/9kXCo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -34829,56 +28973,56 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{045F228C-1C4D-4006-85E0-7E506AF7ADC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>7787</Characters>
+  <Pages>17</Pages>
+  <Words>875</Words>
+  <Characters>4991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9134</CharactersWithSpaces>
+  <CharactersWithSpaces>5855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>賴宜妙</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>