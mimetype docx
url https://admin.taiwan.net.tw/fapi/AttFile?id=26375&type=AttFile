--- v0 (2025-11-12)
+++ v1 (2026-08-11)
@@ -1,126 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6C79C5CA" w14:textId="77777777" w:rsidR="002029BB" w:rsidRDefault="00EE4449">
+    <w:p w14:paraId="6C79C5CA" w14:textId="53AD236D" w:rsidR="002029BB" w:rsidRDefault="00EE4449" w:rsidP="00AC17F6">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>觀光產業個人資料檔案安全維護自主檢查表</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC17F6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC17F6" w:rsidRPr="00AC17F6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>115.1.5版</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9661" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="2241"/>
         <w:gridCol w:w="770"/>
         <w:gridCol w:w="520"/>
         <w:gridCol w:w="1889"/>
         <w:gridCol w:w="2305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="70CD4557" w14:textId="77777777">
+      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="70CD4557" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="451"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9661" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A5C6EE" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="004D01DC">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公司名稱：                    □有限公司 □股份有限公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="67F0F615" w14:textId="77777777">
+      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="67F0F615" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="431"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9661" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DEA133E" w14:textId="57A97853" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="004D01DC">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
@@ -136,51 +153,51 @@
             </w:r>
             <w:r w:rsidR="001733A8" w:rsidRPr="00553E05">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請自行圈選</w:t>
             </w:r>
             <w:r w:rsidR="001733A8" w:rsidRPr="00553E05">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="3FC122D5" w14:textId="77777777">
+      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="3FC122D5" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="431"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="221D6530" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="004D01DC">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
@@ -225,120 +242,129 @@
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>檢查</w:t>
             </w:r>
             <w:r w:rsidR="00EE4449" w:rsidRPr="00553E05">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日期：    年    月    日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="23E4889D" w14:textId="77777777">
+      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="23E4889D" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="625"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F6213D4" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="004D01DC">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>具對外電子商務服務系統：□是 □否</w:t>
-            </w:r>
+              <w:t xml:space="preserve">具對外電子商務服務系統：□是 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4714" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="209F8CAD" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="6690B5AE" w14:textId="77777777">
+      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="6690B5AE" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1159B89E" w14:textId="1AB5247B" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002D376C" w:rsidP="004D01DC">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
@@ -497,11785 +523,13453 @@
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="581CDE80" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="004D01DC">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="7AF0C953" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="7AF0C953" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="999"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5896C49A" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5896C49A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="381"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.消費者個人資料檔案安全維護計畫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B013378" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2B013378" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>是否訂定「消費者個人資料檔案安全維護計畫」</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68204F2B" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="68204F2B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A8A16E3" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="3A8A16E3" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E9CDC61" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5E9CDC61" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42BF4DE1" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="42BF4DE1" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="401B8602" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>依據交通部指定觀光產業類非公務機關個人資料檔案安全維護計畫及處理辦法(§4&amp;§5)訂定。</w:t>
+          <w:p w14:paraId="401B8602" w14:textId="1C77DDE3" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC299E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC299E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§4&amp;§5)訂定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="2DB4D220" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="2DB4D220" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="999"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="026863C0" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="026863C0" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="381"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.配置管理之人員及相當資源</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79C7741E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="79C7741E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>是否設有個人資料管理單位或適當組織？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73BEAC04" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="73BEAC04" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74DA15CD" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="74DA15CD" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D835F84" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="6D835F84" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63F44981" w14:textId="52ECB8E5" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="004463AE" w:rsidP="00065E67">
-[...20 lines deleted...]
-              <w:t>個資管理單位組織圖、分工及相關辦法，並提出個資窗口所協助之各項個資保護工作事項，如：參與會議、盤點及風險評鑑工作、事件處理等。</w:t>
+          <w:p w14:paraId="4373E1D5" w14:textId="550CEE65" w:rsidR="008014AA" w:rsidRPr="00153601" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§6)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F44981" w14:textId="4FAB922D" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認個資管理單位組織圖、分工及相關辦法，並提出個資窗口所協助之各項</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資保護工作事項，如：參與會議、盤點及風險評鑑工作、事件處理等。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="1613B5F4" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="1613B5F4" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="999"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CEDDD8F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="0CEDDD8F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="381"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3.界定個人資料之範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C5978D0" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="1C5978D0" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>是否每年定期清查其所保有之個人資料檔案及其蒐集、處理或利用個人資料之作業流程，據以建立個人資料檔案清冊及個人資料作業流程說明文件？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F7C9071" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2F7C9071" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58BE0076" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="58BE0076" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C249EAA" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="0C249EAA" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73E79388" w14:textId="1E845EE9" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="004463AE" w:rsidP="00065E67">
-[...20 lines deleted...]
-              <w:t>個人資料檔案清冊及個人資料作業流程說明文件，並經權責主管核定之紀錄。</w:t>
+          <w:p w14:paraId="02FF3D8F" w14:textId="03DAD731" w:rsidR="008014AA" w:rsidRPr="00153601" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§7)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73E79388" w14:textId="14E941E3" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認個人資料檔案清冊及個人資料作業流程說明文件，並經權責主管核定之紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="026214D0" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="026214D0" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="999"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D381AB3" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="0D381AB3" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="381"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.個人資料之風險評估及管理機制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C64FC53" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="3C64FC53" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>是否每年定期評估其因蒐集、處理或利用個人資料可能面臨的法律或其他風險，</w:t>
-[...6 lines deleted...]
-              <w:t>並訂定適當之管控及因應措施？</w:t>
+              <w:t>是否每年定期評估其因蒐集、處理或利用個人資料可能面臨的法律或其他風險，並訂定適當之管控及因應措施？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0930D7F1" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="0930D7F1" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31D8FF96" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="31D8FF96" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CD1D875" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="6CD1D875" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4969FED5" w14:textId="210218A8" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="004463AE" w:rsidP="00065E67">
-[...20 lines deleted...]
-              <w:t>風險評估過程底稿、風險評鑑報告及風險處理計畫。</w:t>
+          <w:p w14:paraId="09EA64ED" w14:textId="68C66389" w:rsidR="008014AA" w:rsidRPr="00153601" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§8)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4969FED5" w14:textId="002E98EA" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認風險評估過程底稿、風險評鑑報告及風險處理計畫。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="4DE773C0" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="4DE773C0" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07C52477" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="07C52477" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="381"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.事故之預防、通報及應變機制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3114A5DA" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="3114A5DA" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.1個資事故應變機制是否包含降低、控制事故對當事人造成損害之作法？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="002B64A5" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="002B64A5" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BC0CAF9" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1BC0CAF9" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E37770E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="4E37770E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40DF3455" w14:textId="1CED8E25" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>有個資事故應變機制，機制中說明對降低、控制事故對當事人造成損害之作法。</w:t>
+          <w:p w14:paraId="060E4AD6" w14:textId="06288072" w:rsidR="008014AA" w:rsidRPr="00153601" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§9)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40DF3455" w14:textId="6D599FEE" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認個資事故應變機制，機制中有說明是否有對降低、控制事故對當事人造成損害之作法。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="3F6684DB" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="3F6684DB" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4350628B" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="4350628B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DE14782" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="7DE14782" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.2個資事故應變機制，是否包含適時以電子郵件、簡訊、電話或其他便利當事人知悉之適當方式，通知當事人事故之發生與處理情形，及後續供當事人查詢之專線與其他查詢管道？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46813E56" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="46813E56" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="674149AC" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="674149AC" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EB442EB" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="4EB442EB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74781FBD" w14:textId="350AD73F" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>有個資事故應變機制，機制中說明對通知當事人之作法。</w:t>
+          <w:p w14:paraId="58357611" w14:textId="1E0B5859" w:rsidR="008014AA" w:rsidRPr="00153601" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§9)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74781FBD" w14:textId="15FF5FD1" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00153601">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認個資事故應變機制，機制中有說明對通知當事人之作法。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="7A3355FD" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="7A3355FD" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B038E50" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="5B038E50" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32777B37" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="32777B37" w14:textId="1A1A36DC" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.3個資事故應變機制，是否包含避免類似事故再次發生之矯正及預防機制？</w:t>
             </w:r>
-            <w:r w:rsidRPr="00553E05">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CBEB2E4" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2CBEB2E4" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE19A5D" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2AE19A5D" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BEBAAD7" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="2BEBAAD7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B05D7C5" w14:textId="7BF04AE6" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>有個資事故應變機制，機制中對避免類似事故再次發生之矯正及預防機制。</w:t>
+          <w:p w14:paraId="337F5D74" w14:textId="6F363B1C" w:rsidR="008014AA" w:rsidRPr="00615854" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615854">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00615854">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§9)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B05D7C5" w14:textId="3830EAE8" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615854">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認個資事故應變機制，機制中對避免類似事故再次發生之矯正及預防</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00615854">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>機制。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="3B9C816A" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="690C125A" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E76B84F" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7E1D9C57" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.蒐集、處理、利用作業</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B8969AB" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5103B7D5" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>5.4是否就個資事件之重大事故定義，及重大事故之通報流程為何？</w:t>
+              <w:t>6.1資料蒐集、處理是否具備特定目的並具有法定要件？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71A79D16" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="16B03488" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>□符合</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>□是</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00DC0A32" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-            </w:r>
+              <w:t>□否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CF49135" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="147FC9E7" w14:textId="75C99DD1" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15C181C8" w14:textId="0F345106" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00E2229D" w:rsidP="00065E67">
-[...50 lines deleted...]
-              <w:t>，以減少損失。</w:t>
+          <w:p w14:paraId="5EB47A62" w14:textId="5DEF715D" w:rsidR="008014AA" w:rsidRPr="003D29FF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§10)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05715D11" w14:textId="4CC7ECF9" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認最新</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資盤點資料，確認皆已識別個資蒐集、處理之保有依據。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="690C125A" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="55562410" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E1D9C57" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0F28FF98" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5103B7D5" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="32E233CD" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6.1資料蒐集、處理是否具備特定目的並具有法定要件？</w:t>
+              <w:t>6.2個人資料之利用，是否符合特定目的之範圍？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16B03488" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2AEA0130" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00DC0A32" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6E3C4D60" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="147FC9E7" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1A714BE5" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05715D11" w14:textId="4C76508A" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>有最新個資盤點資料，確認皆已識別個資蒐集、處理之保有依據。</w:t>
+          <w:p w14:paraId="666E1002" w14:textId="43E06CC5" w:rsidR="008014AA" w:rsidRPr="003D29FF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§10)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077958F3" w14:textId="27691C42" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認最新</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資盤點資料，確認皆已識別個資的利用為符合特定目的範圍。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="55562410" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="34E8898D" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F28FF98" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="64B26615" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32E233CD" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2B031F87" w14:textId="2A450558" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>6.2個人資料之利用，是否符合特定目的之範圍？</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6.3是否有目的外之利用？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AEA0130" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="31DD4719" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E3C4D60" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="10FD67BF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A714BE5" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="6481BFCF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="077958F3" w14:textId="71FCA90E" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>有最新個資盤點資料，確認皆已識別個資的利用為符合特定目的範圍。</w:t>
+          <w:p w14:paraId="066DC94D" w14:textId="552F380F" w:rsidR="008014AA" w:rsidRPr="003D29FF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§10)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A85598" w14:textId="3CD040BA" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>確認公司已有確認所蒐集之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D29FF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資是否具有目的外之利用情形。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="34E8898D" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="6E81FBA3" w14:textId="77777777" w:rsidTr="00CB7043">
+        <w:trPr>
+          <w:trHeight w:val="2160"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57F1BE30" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="701A1AB7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1079"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6.3.1目的外利用是否符合法定要件？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="347FD22C" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>若6.3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>勾選勾選</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>「是」</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請續填</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="26AEA6D8" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□是</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1543838A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A19FB28" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31C505F3" w14:textId="40E11CAF" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC299E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>如有目的外利用，應有其符合之法定要件。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="40D89B68" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64B26615" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="151EDFAC" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B031F87" w14:textId="2A450558" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5C778101" w14:textId="4B6F34A5" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>6.3是否有目的外之利用？</w:t>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>是否履行告知義務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31DD4719" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00553E05">
+          <w:p w14:paraId="7413EE5C" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
               <w:rPr>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10FD67BF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00553E05">
+          <w:p w14:paraId="6F9CF40E" w14:textId="3BAC3775" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6481BFCF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...5 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="734B9E1E" w14:textId="030403E9" w:rsidR="008014AA" w:rsidRPr="00384361" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60A85598" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="48837A19" w14:textId="37FC2448" w:rsidR="008014AA" w:rsidRPr="00E017D4" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§11)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EFEA9E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00E017D4" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認告知說明/同意書或相關佐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>證。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36FDC76E" w14:textId="6D08B1EC" w:rsidR="008014AA" w:rsidRPr="00384361" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>業者大部分應為對客戶直接蒐集</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="6E81FBA3" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="50AD306B" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57F1BE30" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="43E1A957" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="701A1AB7" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="432A3C88" w14:textId="29AAB899" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-              <w:t>6.3.1目的外利用是否符合法定要件？</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.1未履行告知義務時，是否符合免告知之情形？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="347FD22C" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="782E2767" w14:textId="251A74EA" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
-                <w:szCs w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00553E05">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
               <w:rPr>
                 <w:bCs/>
-                <w:szCs w:val="28"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>若6.</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F" w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>勾選勾選</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>「否」</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請續填</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1DAA8D96" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1543838A" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="12D5D3C5" w14:textId="33066E03" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0092717C">
               <w:rPr>
                 <w:bCs/>
-                <w:szCs w:val="28"/>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A19FB28" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...5 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3029E597" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00384361" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31C505F3" w14:textId="2DEDAA7F" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>如有目的外利用，應有其符合之法定要件。</w:t>
+          <w:p w14:paraId="3BBDB137" w14:textId="6CE09F4C" w:rsidR="008014AA" w:rsidRPr="00E017D4" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§11)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52598E19" w14:textId="7744638B" w:rsidR="008014AA" w:rsidRPr="00384361" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>免告知可參考個資法第8條第2項。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="4C1B06D3" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="15DA5ACE" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B9F9D8B" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="1F2762D2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="056BA4C2" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="4506E5FC" w14:textId="4F80244B" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-              <w:t>6.4是否依規定取得當事人同意（當事人同意之情形）？</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>是否依規定取得當事人同意（當事人同意之情形）？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D9C4FFE" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00553E05">
+          <w:p w14:paraId="51578497" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
               <w:rPr>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B56883" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00553E05">
+          <w:p w14:paraId="348AEF9E" w14:textId="25866D33" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A774DFF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...5 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="51176062" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00384361" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DF7F266" w14:textId="04EE5FA6" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...33 lines deleted...]
-              <w:t>。</w:t>
+          <w:p w14:paraId="7AAF83FA" w14:textId="0282C1DF" w:rsidR="008014AA" w:rsidRPr="00E017D4" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§11)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D95D3B" w14:textId="3A66F945" w:rsidR="008014AA" w:rsidRPr="00384361" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認蒐集客戶</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E017D4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資取得當事人同意之情形，並確認告知同意書或相關佐證，有些業者會使用國內外旅遊定型化契約，稽核員應確認契約中的說明是否與現有方式相符。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="50AD306B" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="4DCD4304" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43E1A957" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="74DA576A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="432A3C88" w14:textId="3AD05D29" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="775881C1" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6.5是否履行告知義務</w:t>
-[...6 lines deleted...]
-              <w:t>？</w:t>
+              <w:t>6.6是否已於首次行銷時提供當事人表示拒絕行銷之管道？如需費用是由公司支付所需費用？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="466103A6" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="1976B9E2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12D5D3C5" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7AC5D4CF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3029E597" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="128214DE" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52598E19" w14:textId="47D80399" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...33 lines deleted...]
-              <w:t>。</w:t>
+          <w:p w14:paraId="2367524E" w14:textId="0868299E" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依照</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資法第20條第3項，可確認當事人拒絕行銷之方式，例如，提供免付費電話、免費回郵等。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="15DA5ACE" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="3F3C48B5" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F2762D2" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="5690D1A2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4506E5FC" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="0CC7243F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6.5.1未履行告知義務時，是否符合免告知之情形？</w:t>
+              <w:t>6.7是否依當事人拒絕接受行銷之要求，立即停止利用其個人資料為行銷，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>並周知</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>所屬人員或</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>行防範所屬人員再次行銷之措施？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34B1CA44" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="4EC64A0C" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>□是</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28137AF0" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>若6.5勾選勾選「否」請續填</w:t>
-[...32 lines deleted...]
-              </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51176062" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="0E601518" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08D95D3B" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>免告知可參考個資法第8條第2項。</w:t>
+          <w:p w14:paraId="1715ED46" w14:textId="736AC2CA" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依照</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資法第20條第2項，可確認當事人拒絕接受行銷後公司的作業流程，以防範所屬人員再次行銷之措施。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="4DCD4304" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="0FB606AC" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74DA576A" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="06BE1D07" w14:textId="52B85535" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.資料安全管理及人員管理</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="775881C1" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="466C3DC8" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>6.6是否已於首次行銷時提供當事人表示拒絕行銷之管道？如需費用是由公司支付所需費用？</w:t>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7.1是否識別業務內容涉及個人資料蒐集、處理或利用之人員？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1976B9E2" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="418AE9E3" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AC5D4CF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="093B8734" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="128214DE" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="4BBE9248" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2367524E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>依個資法第20條第3項，應有提供當事人拒絕行銷之方式，例如，提供免付費電話、免費回郵等佐證。</w:t>
+          <w:p w14:paraId="0FBEE1F0" w14:textId="5241B88D" w:rsidR="008014AA" w:rsidRPr="00886446" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§15)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68FEBD6E" w14:textId="2AB79A4E" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認個資管理單位組織圖、分工及相關辦法，以及個人資料檔案清冊（</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>確認接觸</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個資</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>之人員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="3F3C48B5" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="526D444C" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5690D1A2" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="552AA290" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CC7243F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5FAB6359" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6.7是否依當事人拒絕接受行銷之要求，立即停止利用其個人資料為行銷，並周知所屬人員或採行防範所屬人員再次行銷之措施？</w:t>
+              <w:t>7.2是否依其業務特性、內容及需求，設定所屬人員接觸消費者個人資料之權限，並定期檢視其適當性及必要性？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EC64A0C" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="4D0F42E5" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28137AF0" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5D8624CE" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E601518" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="7E3ED5F6" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1715ED46" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>當事人拒絕接受行銷後公司的作業流程，以防範所屬人員再次行銷之措施。</w:t>
+          <w:p w14:paraId="3EB799B7" w14:textId="676DB834" w:rsidR="008014AA" w:rsidRPr="00886446" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§15)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BA34A7C" w14:textId="3B7C5A37" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依個人資料檔案清冊盤點，了解</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F" w:rsidRPr="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>接觸個資之人員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，針對資料夾、系統權限進行帳號權限清查，可確認個資資料夾、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資系統權限申請表單以及帳號權限審查紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="0FB606AC" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="515ACBD6" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06BE1D07" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="44E1FBDD" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="466C3DC8" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2C882879" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7.1是否識別業務內容涉及個人資料蒐集、處理或利用之人員？</w:t>
+              <w:t>7.3是否與所屬人員約定保密義務？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="418AE9E3" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="7E8585F7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="093B8734" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="63715707" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BBE9248" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="0E24A2F4" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68FEBD6E" w14:textId="450EE96F" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>有個資管理單位組織圖、分工及相關辦法，以及個人資料檔案使用清查紀錄等。</w:t>
+          <w:p w14:paraId="66DE2502" w14:textId="011796F0" w:rsidR="008014AA" w:rsidRPr="00886446" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§15)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8C2456" w14:textId="6AF1AFE8" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認所屬人員清單（正職、短期約</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>僱</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00541748" w:rsidRPr="00541748">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>及所簽署之保密切結書，應包含個資保密等條款。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="526D444C" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="2C9082F2" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="552AA290" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="234AAD5B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FAB6359" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="02E94305" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7.2是否依其業務特性、內容及需求，設定所屬人員接觸消費者個人資料之權限，並定期檢視其適當性及必要性？</w:t>
+              <w:t>7.4是否要求人員離職時，返還保有消費者個人資料之載體，並刪除因執行業務而持有之消費者個</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>人資料？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D0F42E5" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="49BCCAD1" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8624CE" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6ABD9003" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E3ED5F6" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="054ABD01" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BA34A7C" w14:textId="681E33E5" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00280F07" w:rsidP="00065E67">
-[...20 lines deleted...]
-              <w:t>上，依個人資料檔案使用清查紀錄，針對資料夾、系統權限進行帳號權限清查，有相關審查紀錄。</w:t>
+          <w:p w14:paraId="0F6FC382" w14:textId="61397720" w:rsidR="008014AA" w:rsidRPr="00886446" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§15)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4170C9" w14:textId="4DABFA8A" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認所屬人員清單（正職、短期約</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>僱</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00886446">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>）及所簽署之保密切結書或離職單，應包含返還保有消費者個人資料之載體，並刪除因執行業務而持有之消費者個人資料之資訊。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="515ACBD6" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="7986C0C4" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44E1FBDD" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="3EFC5308" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C882879" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="710A40EE" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7.3是否與所屬人員約定保密義務？</w:t>
+              <w:t>7.5消費者個人資料有加密之必要者，於蒐集、處理或利用時，是否採取適當之加密措施？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E8585F7" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="3169E14C" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63715707" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="45F4FDBF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E24A2F4" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="62B759C2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E8C2456" w14:textId="15120185" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...37 lines deleted...]
-              <w:t>及所簽署之保密切結書，包含個資保密等條款。</w:t>
+          <w:p w14:paraId="686B497E" w14:textId="1AA18424" w:rsidR="008014AA" w:rsidRPr="00F60BC6" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§14)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EF49E7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00F60BC6" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依個人資料檔案清冊盤點，確認個人資料檔案位置，針對其存放地點的安全性進行說明，包含：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F308AB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00F60BC6" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.針對個資電子檔案之控管規範，例如將個人資料檔案置於公用電腦、網路共用資料夾或系統中，是否進行加密或遮蔽，並確認查核結果。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EFB4B5B" w14:textId="0AA07BBD" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.針對紙本的資料是否安全存放，並確認查核結果。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="2C9082F2" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="74A12612" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="234AAD5B" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="419E0FD2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02E94305" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="67D1C56D" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7.4是否要求人員離職時，返還保有消費者個人資料之載體，並刪除因執行業務而持有之消費者個人資料？</w:t>
+              <w:t>7.6傳輸消費者個人資料時，是否依不同傳輸方式，採取適當之安全措施？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49BCCAD1" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="758FD424" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ABD9003" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="29CA5859" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="054ABD01" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="52AC1E21" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F4170C9" w14:textId="6ED1041C" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...37 lines deleted...]
-              <w:t>及所簽署之保密切結書或離職單，包含返還保有消費者個人資料之載體，並刪除因執行業務而持有之消費者個人資料之資訊。</w:t>
+          <w:p w14:paraId="293C5F69" w14:textId="482F7FB7" w:rsidR="008014AA" w:rsidRPr="00F60BC6" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§16)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300CC2FD" w14:textId="0C251B29" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認對外傳送個資檔案之相關規範，檢附規範制度文件。例如以電子郵件傳送敏感之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>資檔案時，是否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>加密機制，並可確認相關佐證。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="7986C0C4" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="36AB9045" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EFC5308" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="653E6949" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="710A40EE" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="265A1353" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7.5消費者個人資料有加密之必要者，於蒐集、處理或利用時，是否採取適當之加密措施？</w:t>
+              <w:t>7.7消費者個人資料有備份之必要者，是否對備份資料採取適當之保護措施？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3169E14C" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="68A43004" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45F4FDBF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7DD2F3A0" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62B759C2" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="20D929BA" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EFB4B5B" w14:textId="63979A3C" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...73 lines deleted...]
-              <w:t>結果。</w:t>
+          <w:p w14:paraId="46228DED" w14:textId="2C9DBD88" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認資料備份機制相關規範制度文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="74A12612" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="75B154B7" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="419E0FD2" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6ECA725E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8.認知宣導及教育訓練</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67D1C56D" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="67926F0A" w14:textId="38CF8B05" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7.6傳輸消費者個人資料時，是否依不同傳輸方式，採取適當之安全措施？</w:t>
+              <w:t>8.1是否定期實施</w:t>
+            </w:r>
+            <w:r w:rsidR="00F34495" w:rsidRPr="00F34495">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>對</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>所屬人員之個人資料保護與管理認知宣導及教育訓練？所屬人員是否明瞭上課內容？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="758FD424" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="77BACC3D" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29CA5859" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="543A38CB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52AC1E21" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="58A1AEAB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="300CC2FD" w14:textId="36CEEBD5" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...13 lines deleted...]
-              <w:t>有對外傳送個資檔案之相關規範。例如以電子郵件傳送敏感之個資檔案時，是否採加密機制，並有相關佐證。</w:t>
+          <w:p w14:paraId="75637E21" w14:textId="75231E51" w:rsidR="008014AA" w:rsidRPr="00F60BC6" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§17)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EABA98" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00F60BC6" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認對所屬人員之教育訓練簡報、各項相關課程簽到表（需含授課日期）及課後評量結果。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB6B7AD" w14:textId="3C04FD69" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>上課內容應包含個人資料保護相關法令之要求、人員之責任範圍及各項個人資料保護相關作業程序。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="36AB9045" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="3CE613B8" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="653E6949" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2F0BEDC3" w14:textId="04A9BCE1" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9.設備安全管理措施</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="265A1353" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="77AD2049" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7.7消費者個人資料有備份之必要者，是否對備份資料採取適當之保護措施？</w:t>
+              <w:t>9.1是否依據作業內容及環境之不同，實施必要之安全環境管制？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68A43004" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="47BC978A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD2F3A0" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="290E6F43" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20D929BA" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="29CF26EC" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46228DED" w14:textId="3B3A2485" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00641B5E" w:rsidP="00065E67">
-[...32 lines deleted...]
-              <w:t>並有相關規範制度文件。</w:t>
+          <w:p w14:paraId="42DC8CF0" w14:textId="740F0FCE" w:rsidR="008014AA" w:rsidRPr="00F60BC6" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§14)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B14ED73" w14:textId="2217A1B7" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BC6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認對存放儲存媒介物（放置個人資料的系統主機、辦公室）之環境相關消防、監控、進出入等控管措施，並確認相關證明。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="75B154B7" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="3B3942F9" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6ECA725E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="618F437F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67926F0A" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="501D4E2E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>8.1是否定期對實施所屬人員之個人資料保護與管理認知宣導及教育訓練？所屬人員是否明瞭上課內容？</w:t>
+              <w:t>9.2是否妥善維護並控管個人資料蒐集、處理或利</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>用過程中所使用之實體設備？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77BACC3D" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="0F4D1BE5" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="543A38CB" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1C33EA39" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58A1AEAB" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="0EAD51DF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DB6B7AD" w14:textId="4097C980" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...43 lines deleted...]
-              <w:t>上課內容應包含個人資料保護相關法令之要求、人員之責任範圍及各項個人資料保護相關作業程序。</w:t>
+          <w:p w14:paraId="44DA1CE1" w14:textId="6994171C" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§14)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2A7E3A" w14:textId="7E92C644" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認是否定期檢查或維護更新設備，如系統主機、防火牆、個人電腦等，並可確認有定期檢查及維護紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="3CE613B8" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="16971E1F" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F0BEDC3" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1ECB2460" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77AD2049" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="723F2926" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>9.1是否依據作業內容及環境之不同，實施必要之安全環境管制？</w:t>
+              <w:t>9.3是否針對不同作業環境，建置必要之保護設備或技術？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47BC978A" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="7C1A926F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="290E6F43" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2270A170" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29CF26EC" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="55EE1BEE" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B14ED73" w14:textId="1A19FC68" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...49 lines deleted...]
-              <w:t>。</w:t>
+          <w:p w14:paraId="5A55A58B" w14:textId="5BC355AA" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§14)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AB255ED" w14:textId="22BCA6C1" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認消防、監控設備（如防火牆）等管理/維護紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="3B3942F9" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="4A3BD489" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="618F437F" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3E6B4781" w14:textId="7EBFC96B" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10.資料安全稽核機制</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="501D4E2E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="34A2FB34" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>9.2是否妥善維護並控管個人資料</w:t>
-[...6 lines deleted...]
-              <w:t>蒐集、處理或利用過程中所使用之實體設備？</w:t>
+              <w:t>10.1是否每年定期由適當組織執行資料安全內部稽核並提出評估報告？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F4D1BE5" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="6B8BBD79" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C33EA39" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6AF0C503" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EAD51DF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="31C3003F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A2A7E3A" w14:textId="71F4F181" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...19 lines deleted...]
-              <w:t>機、防火牆、個人電腦等，並有定期檢查及維護紀錄。</w:t>
+          <w:p w14:paraId="11F51893" w14:textId="56721864" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§18)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20ED49FB" w14:textId="02BC8C5C" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>確認資料安全稽核機制之作法，且應包含稽核之頻率及執行方式，並確認最近一次之評估報告。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="16971E1F" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="749E6828" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ECB2460" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="74556801" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="723F2926" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="0B83DF35" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>9.3是否針對不同作業環境，建置必要之保護設備或技術？</w:t>
+              <w:t>10.2是否採取改善措施以持續改善資料安全維護？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C1A926F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5D16BD02" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2270A170" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4C5DDDE0" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55EE1BEE" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="4815C6A5" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AB255ED" w14:textId="5CE1C5E4" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...36 lines deleted...]
-              <w:t>等管理/維護紀錄。</w:t>
+          <w:p w14:paraId="2CFE7F5D" w14:textId="1912DB5D" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§18)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="067293D8" w14:textId="3A68DDF0" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>確認持續改善之作法，可確認檢視或修正之紀錄，如矯正單/追蹤紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="4A3BD489" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="76FBB59B" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E6B4781" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="7C0ECA8D" w14:textId="1E9F0B3A" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="381"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10. 資料安全稽核機制</w:t>
+              <w:t>11.使用紀錄、軌跡資料及證據保存</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34A2FB34" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5E7D8585" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10.1是否每年定期由適當組織執行資料安全內部稽核並提出評估報告？</w:t>
+              <w:t>11.1是否保存個人資料提供或移轉第三人之紀錄？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B8BBD79" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="10783ABA" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF0C503" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6F71AB43" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31C3003F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="76C4244B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20ED49FB" w14:textId="0F5BF235" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...12 lines deleted...]
-              <w:t>有資料安全稽核機制之作法，且包含稽核之頻率及執行方式，並有最近一次之評估報告。</w:t>
+          <w:p w14:paraId="665F63ED" w14:textId="6C8956EF" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§18)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="748972FB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>若有保存個人資料提供或移轉第三人，應留有紀錄/合約規範。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB1544B" w14:textId="580CF900" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>若無則不適用。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="749E6828" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="1E1CCEFE" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74556801" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="3172FEE2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B83DF35" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="23A8FC72" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>10.2是否採取改善措施以持續改善資料安全維護？</w:t>
+              <w:t>11.2是否保存當事人行使個資法第三條之權利及處理過程之紀錄？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D16BD02" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="24E95AD0" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5DDDE0" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="274D9649" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4815C6A5" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="668B3540" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="067293D8" w14:textId="55678B95" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...12 lines deleted...]
-              <w:t>有持續改善之作法，及檢視或修正之紀錄，如矯正單/追蹤紀錄。</w:t>
+          <w:p w14:paraId="5393E577" w14:textId="007B98CB" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§13)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0586C413" w14:textId="6BD6FB7E" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>確認當事人行使個資法第3條之權利及處理過程，若過去有發生過可確認相關紀錄，若無發生可確認目前之權利行使管道，如有個人資料當事人權利行使申請書。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="76FBB59B" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="1B8D14AB" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C0ECA8D" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="523DA1B1" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E7D8585" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2170DEB7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>11.1是否保存個人資料提供或移轉第三人之紀錄？</w:t>
+              <w:t>11.3是否保存個人資料或儲存個人資料媒體之刪除、停止處理、利用或銷毀之原因、方法、時間及地點等紀錄？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10783ABA" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="021CDD0A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F71AB43" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="285871D8" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76C4244B" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="64144190" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DB1544B" w14:textId="0062B30B" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...12 lines deleted...]
-              <w:t>若有保存個人資料提供或移轉第三人，留有紀錄/合約規範。</w:t>
+          <w:p w14:paraId="551128FD" w14:textId="6AEC1CBD" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§19)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5E562B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依個人資料檔案清冊盤點，清冊上的資料若有進行刪除、停止處理、利用或銷毀，可確認個人資料或儲存個人資料媒體之刪除、停止處理、利用或銷毀之原因、方法、時間及地點等紀錄。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="782416D6" w14:textId="541C6472" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>如電子檔案銷毀、紙本檔案碎紙等之執行紀錄，登記在個人資料銷毀紀錄表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="1E1CCEFE" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="4E7338B9" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3172FEE2" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="0E5EA097" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23A8FC72" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5F438ABC" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>11.2是否保存當事人行使個資法第三條之權利及處理過程之紀錄？</w:t>
+              <w:t>11.4是否保存人員權限新增、變動及刪除之紀錄？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24E95AD0" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="3D2E2BE2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="274D9649" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2F5651EC" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="668B3540" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="1D9195E4" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0586C413" w14:textId="4650F4BD" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...25 lines deleted...]
-              <w:t>，如個人資料當事人權利行使申請書。</w:t>
+          <w:p w14:paraId="02E2428A" w14:textId="3E953DBF" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§15)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7530066B" w14:textId="3D1F56BD" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認人員權限新增、變動及刪除之紀錄，如帳號異動申請表。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="1B8D14AB" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="5D9C7BA1" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="523DA1B1" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="3553E2CE" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2170DEB7" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="6E30CB41" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>11.3是否保存個人資料或儲存個人資料媒體之刪除、停止處理、利用或銷毀之原因、方法、時間及地點等紀錄？</w:t>
+              <w:t>11.5是否保存消費者個人資料之蒐集、處理及利用紀錄，以及自動化機器設備之軌跡資料？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="021CDD0A" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="60F27552" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="285871D8" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="508BBC9B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64144190" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="1BCF5CC7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="782416D6" w14:textId="2AC9CB41" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...26 lines deleted...]
-              <w:t>如電子檔案銷毀、紙本檔案碎紙等之執行紀錄，登記在個人資料銷毀紀錄表。</w:t>
+          <w:p w14:paraId="5F98DA77" w14:textId="727DFD54" w:rsidR="008014AA" w:rsidRPr="00DE32BF" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§19)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D27094B" w14:textId="1905A623" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依個人資料檔案清冊盤點，其存放的機器設備，應留有軌跡資料。可確認近一年消費者個人資料之蒐集、處理及利用紀錄</w:t>
+            </w:r>
+            <w:r w:rsidR="00211FF7">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>紙本&amp;電子</w:t>
+            </w:r>
+            <w:r w:rsidR="003D728F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE32BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，以及自動化機器設備之軌跡資料，提醒資料應留存五年。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="4E7338B9" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="49F8C5B5" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E5EA097" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="573FB337" w14:textId="567E8590" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>12.個人資料安全維護之整體持續改善</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F438ABC" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="41CB3C1E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>11.4是否保存人員權限新增、變動及刪除之紀錄？</w:t>
+              <w:t>12.1是否定期就個人資料安全維護議題召開會議並提出持續改善報告？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D2E2BE2" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2CCE1D65" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5651EC" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7A4A8501" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D9195E4" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="17DD64FC" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="233" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7530066B" w14:textId="1A87593A" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...12 lines deleted...]
-              <w:t>有人員權限新增、變動及刪除之紀錄，如帳號異動申請表。</w:t>
+          <w:p w14:paraId="5B85EFA5" w14:textId="6BC88373" w:rsidR="008014AA" w:rsidRPr="00F6796C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§5)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2377E77F" w14:textId="3C4786ED" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認相關個人資料安全維護議題會議之紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="5D9C7BA1" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="48A99E5F" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3553E2CE" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="67C59109" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E30CB41" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2159EFC5" w14:textId="0DF0CA60" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>11.5是否保存消費者個人資料之蒐集、處理及利用紀錄，以及自動化機器設備之軌跡資料？</w:t>
+              <w:t>12.2是否訂定個人資料管理（或安全維護）辦法並定期檢視更新？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60F27552" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="125028D1" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="508BBC9B" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="283AA202" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BCF5CC7" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="6C65F686" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D27094B" w14:textId="49A45FE8" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...43 lines deleted...]
-              <w:t>。</w:t>
+          <w:p w14:paraId="43FD5B00" w14:textId="568BEAB9" w:rsidR="008014AA" w:rsidRPr="00F6796C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§20)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAF5DAE" w14:textId="6998E47E" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認個人資料管理或安全維護辦法以及完整之版本資訊（安全維護計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>畫），包含但不限於日期、提報人及核定人等相關資訊。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="49F8C5B5" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="208CA26F" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="573FB337" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2E2D8B43" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="381"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>12. 個人資料安全維護之整體持續改善</w:t>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>13.委託作業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41CB3C1E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="244460A2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>12.1是否定期就個人資料安全維護議題召開會議並提出持續改善報告？</w:t>
+              <w:t>13.1委託他人蒐集、處理或利用個人資料之全部或一部時，是否要求受託人依委託人應適用之規定為之？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CCE1D65" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="6E3BF1C7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A4A8501" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00553E05">
+          <w:p w14:paraId="0CB751B6" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6FC674AD" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□不適用</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17DD64FC" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w14:paraId="2B770E94" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2377E77F" w14:textId="4200235E" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...12 lines deleted...]
-              <w:t>有相關個人資料安全維護議題會議之記錄。</w:t>
+          <w:p w14:paraId="123F1B07" w14:textId="549F5A81" w:rsidR="008014AA" w:rsidRPr="00F6796C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§21)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117715D1" w14:textId="19FC940B" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>合約中是否有個資相關條款。可確認個資委外之廠商清單及合約文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="48A99E5F" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="5A79BFEA" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67C59109" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="4E4035F2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2159EFC5" w14:textId="0DF0CA60" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="1062528B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>12.2是否訂定個人資料管理</w:t>
-[...23 lines deleted...]
-              <w:t>辦法並定期檢視更新？</w:t>
+              <w:t>13.2委託他人蒐集、處理或利用個人資料之全部或一部時，是否於委託契約或相關文件明確約定適當之監督事項及方式？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="125028D1" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="270558DE" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="283AA202" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00553E05">
+          <w:p w14:paraId="132F033C" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0D9BCC52" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□不適用</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C65F686" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="2CFA301F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EAF5DAE" w14:textId="1A59B00E" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...12 lines deleted...]
-              <w:t>有個人資料管理或安全維護辦法以及完整之版本資訊，包含但不限於日期、提報人及核定人等相關資訊。</w:t>
+          <w:p w14:paraId="5CE03F79" w14:textId="7A8C7BEE" w:rsidR="008014AA" w:rsidRPr="00F6796C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§21)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1514CFEF" w14:textId="21EFEC49" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6796C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>合約中是否有約定個人資料適當之監督事項及方式，符合個人資料保護法施行細則第8條第2項之要求。可確認個資委外之廠商清單及合約文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="208CA26F" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="05C03E9B" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E2D8B43" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0BC467C7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="244460A2" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="08CDE2C3" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>13.1委託他人蒐集、處理或利用</w:t>
-[...6 lines deleted...]
-              <w:t>個人資料之全部或一部時，是否要求受託人依委託人應適用之規定為之？</w:t>
+              <w:t>13.3委託他人蒐集、處理或利用個人資料之全部或一部時，是否確實執行監督？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E3BF1C7" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5D80FF6C" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB751B6" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="38D3AEFF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC674AD" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2BED4188" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B770E94" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="47F7D087" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="117715D1" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...19 lines deleted...]
-              <w:t>外之廠商清單及合約文件。</w:t>
+          <w:p w14:paraId="525D8B5D" w14:textId="65D5F539" w:rsidR="008014AA" w:rsidRPr="00992F41" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§21)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0907A7E2" w14:textId="69B85A15" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>承上，是否有進行執行。可確認對委外廠商之監督方式或</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢附委外</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>稽核報告以及稽核缺失追蹤情形。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="5A79BFEA" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="52EED169" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E4035F2" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="3B2E67F2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1062528B" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="7E568C1F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>13.2委託他人蒐集、處理或利用個人資料之全部或一部時，是否於委託契約或相關文件明確約定適當之監督事項及方式？</w:t>
+              <w:t>13.4是否要求受託者僅得於委託機關指示之範圍內，蒐集、處理</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>或利用個人資料？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="270558DE" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="594A7FF7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132F033C" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="1A1C0691" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D9BCC52" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="4034A85D" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CFA301F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="3F2BE0C3" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1514CFEF" w14:textId="7DC3D9EE" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...19 lines deleted...]
-              <w:t>符合個人資料保護法施行細則第8條第2項之要求。</w:t>
+          <w:p w14:paraId="129A1307" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00992F41" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據個人資料保護法施行細則第8條第4項之要求。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="115A5EAD" w14:textId="3BD8A5F8" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>合約中是否有相關</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>條款：僅得於委託機關指示之範圍內，蒐集、處理或利用個人資料。可確認個資委外之廠商清單及合約文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="05C03E9B" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="7FA8347B" w14:textId="77777777" w:rsidTr="00F34495">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BC467C7" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+          <w:p w14:paraId="2EE49CAF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08CDE2C3" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="135BC2DD" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>13.3委託他人蒐集、處理或利用個人資料之全部或一部時，是否確實執行監督？</w:t>
+              <w:t>13.5是否要求受託者認委託機關之指示有違反本法、其他個人資料保護法律或其法規命令者，應立即通知委託機關？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D80FF6C" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="424F513B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38D3AEFF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="77EC2011" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BED4188" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="38973200" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47F7D087" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="1B65ED5D" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0907A7E2" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...12 lines deleted...]
-              <w:t>對委外廠商之監督方式或委外稽核報告以及稽核缺失追蹤情形。</w:t>
+          <w:p w14:paraId="741F9654" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00992F41" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據個人資料保護法施行細則第8條第4項之要求。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304FC794" w14:textId="7AD703DB" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>可確認個資委外之廠商清單及合約文件或其他地方有指示委外廠商之證明。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="52EED169" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="2817315B" w14:textId="77777777" w:rsidTr="00F34495">
+        <w:trPr>
+          <w:trHeight w:val="2226"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72F249F7" w14:textId="4ED6C8D1" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>14.使用資通訊系統蒐集、處理或利用個人資料-消費者個人資料達8千筆，且具對外電子商務服務系統者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="540C8F87" w14:textId="6665E65D" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1079"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>14.1是否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>行使用者身分確認及保護機制？</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>基準日：○年○月○日，下同</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00EAFF32" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□是</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524CC9C6" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□否</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E59C00" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:wordWrap/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□不適用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="119EA6F6" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="361F441A" w14:textId="590A0A93" w:rsidR="008014AA" w:rsidRPr="00992F41" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§16)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6884789A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00992F41" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>電子商務，係指透過網際網路進行有關商品或服務之廣告、行銷、供應、訂購或遞送等各項商業交易活動。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E77E19E" w14:textId="3D13A002" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>帳號皆能辨識使用者，可確認帳號權限清查紀錄單。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="6702F1BC" w14:textId="77777777" w:rsidTr="00F34495">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3B2E67F2" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CCD4A6D" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="7E568C1F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AACED53" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>13.4是否要求受託者僅得於委託機關指示之範圍內，蒐集、處理或利用個人資料？</w:t>
+              <w:t>14.2是否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>行個人資料顯示</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>之隱碼</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>機制？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="594A7FF7" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="271945B2" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A1C0691" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="0F938E84" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4034A85D" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="2ACF110E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:wordWrap/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F2BE0C3" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w14:paraId="64CE1B47" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1079"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="115A5EAD" w14:textId="5D8C7F4A" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...25 lines deleted...]
-              <w:t>有個資委外之廠商清單及合約文件。</w:t>
+          <w:p w14:paraId="3629C26C" w14:textId="703D0739" w:rsidR="008014AA" w:rsidRPr="00992F41" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§16)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F960C9" w14:textId="7B14877E" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1079"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>系統之個人資料顯示</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>之隱碼</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>機制，可確認相關佐證紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="7FA8347B" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="0DCBE5F1" w14:textId="77777777" w:rsidTr="00F34495">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="2EE49CAF" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="770096A8" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="135BC2DD" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CA0914E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>13.5是否要求受託者認委託機關之指示有違反本法、其他個人資料保護法律或其法規命令者，應立即通知委託機關？</w:t>
+              <w:t>14.3是否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>行網際網路傳輸之安</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>全加密機制？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="424F513B" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66F35B4A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77EC2011" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="21020CC3" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38973200" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="66B05760" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B65ED5D" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="1614E31B" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="304FC794" w14:textId="0D30F1F2" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...69 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="321BE56B" w14:textId="08868092" w:rsidR="008014AA" w:rsidRPr="00992F41" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>電子商務服務系統者</w:t>
-[...19 lines deleted...]
-          <w:p w14:paraId="540C8F87" w14:textId="6665E65D" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:t>檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§16)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A59457F" w14:textId="733CFECD" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="2"/>
-[...154 lines deleted...]
-              <w:t>帳號皆能辨識使用者，應有帳號權限清查紀錄單。</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>應確認網際網路傳輸之安全加密機制，可確認相關佐證紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="6702F1BC" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="6D590190" w14:textId="77777777" w:rsidTr="00F34495">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1CCD4A6D" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="624108FE" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="0AACED53" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7402EC2F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>14.2是否採行個人資料顯示之隱碼機制？</w:t>
+              <w:t>14.4是否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>行個人資料檔案及資料庫之存取控制與保護監控措施？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="271945B2" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2F2BC734" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F938E84" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="3D85E0BF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ACF110E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...2 lines deleted...]
-              <w:wordWrap/>
+          <w:p w14:paraId="540BC478" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64CE1B47" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="627D1B90" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C62FD59" w14:textId="1901C3C3" w:rsidR="008014AA" w:rsidRPr="006F6738" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§16)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749759B2" w14:textId="7C9E4573" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...33 lines deleted...]
-              <w:t>如系統之個人資料顯示之隱碼機制，應有相關佐證紀錄。</w:t>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>如能看到個人資料之權限是否進行限縮，可確認帳號權限清查紀錄單，要能看出哪些帳號能看到完整</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="0DCBE5F1" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="39772278" w14:textId="77777777" w:rsidTr="00F34495">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="770096A8" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A9DF3EB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="6CA0914E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68A3228F" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>14.3是否採行網際網路傳輸之安全加密機制？</w:t>
+              <w:t>14.5是否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>行防止外部網路入侵對策？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66F35B4A" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5571BDE3" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21020CC3" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="078E8390" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B05760" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="0159D37A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1614E31B" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="6E12B095" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A59457F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5E0D25FC" w14:textId="219A6ABC" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-              <w:t>如網際網路傳輸之安全加密機制，應有相關佐證紀錄。</w:t>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§16)訂定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="6D590190" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="08063AB6" w14:textId="77777777" w:rsidTr="00F34495">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="624108FE" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A721AFB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="7402EC2F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7681CA4D" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>14.4是否採行個人資料檔案及資料庫之存取控制與保護監控措施？</w:t>
+              <w:t>14.6是否</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>行非法或異常使用行為之監控與因應機制？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2F2BC734" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C3AD1DF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D85E0BF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2792596A" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="540BC478" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="347D05A9" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□不適用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="627D1B90" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B4EE92E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="749759B2" w14:textId="6A88A56F" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="004463AE" w:rsidP="00065E67">
+          <w:p w14:paraId="11EEF4F3" w14:textId="042F2880" w:rsidR="008014AA" w:rsidRPr="006F6738" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§16)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5459CF" w14:textId="1737CCFF" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00553E05">
-[...17 lines deleted...]
-              <w:t>應有帳號權限清查紀錄單。</w:t>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>確認非法或異常使用行為之監控與因應機制。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="39772278" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="7AB2C26C" w14:textId="77777777" w:rsidTr="00F34495">
+        <w:trPr>
+          <w:trHeight w:val="1664"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="720709CB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="130F9AFF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1079"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>14.7前2項之防止外部網路入侵對策及非法或異常使用行為之監控與因應機制，是否定期演練及檢討改善？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58B9F1FE" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□是</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70857071" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□否</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3790B7" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□不適用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50B7AB73" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BE83603" w14:textId="2270B0DB" w:rsidR="008014AA" w:rsidRPr="006F6738" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依據</w:t>
+            </w:r>
+            <w:r w:rsidR="0047227F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(§16)訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313934FE" w14:textId="066CCACA" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1079"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>確認防止外部網路入侵對策及非法或異常使用行為之監控與因應機制進行演練或檢討，如針對系統進行演練作業或對防火牆政策</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F6738">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>進行檢討等。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="66743327" w14:textId="77777777" w:rsidTr="00F34495">
+        <w:trPr>
+          <w:trHeight w:val="1664"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BD123F6" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00127EF5" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="615D73AD" w14:textId="03A1A50F" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1079"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>14.8有存放個人資料之系統或伺服器是否已完成技術性檢測（弱點掃描、滲透測試），並針對檢測結果進行追蹤？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="250741D4" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□是</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="227531AB" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□否</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592BA67D" w14:textId="04FF23D3" w:rsidR="008014AA" w:rsidRPr="0092717C" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□不適用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A9EDFCD" w14:textId="3A09873E" w:rsidR="008014AA" w:rsidRPr="00037D4B" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BFCA5DF" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1079"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="1EF52E99" w14:textId="77777777" w:rsidTr="00F34495">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A9DF3EB" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="36D99462" w14:textId="1A96197C" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資存放雲端之安全控管</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68A3228F" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="541E43D9" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>14.5是否採行防止外部網路入侵對策？</w:t>
+              <w:t>15.1是否確保個人資料放在雲端上的安全？</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="5571BDE3" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="281DCA47" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="078E8390" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="19E5D598" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>□否</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E12B095" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="213FECDB" w14:textId="20E2DC29" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E0D25FC" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="2C6E4FB9" w14:textId="6C5D44A5" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00553E05">
-[...3 lines deleted...]
-              <w:t>有進行系統監控。如設置防火牆、設置入侵偵測和防禦系統（IDS/IPS）、強化身份驗證、安全更新和Patch管理、安全配置、網路分段、加密、定期備份、教育訓練、監控和日誌管理、緊急應變計畫、安全政策和程序等。</w:t>
+            <w:r w:rsidRPr="00FC299E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>若有放於雲端，應確認Database的安全以及放在那個國家，並確認相關佐證（如雲端業者出具的證明書）。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC299E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>若無則不適用。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="08063AB6" w14:textId="77777777">
+      <w:tr w:rsidR="00CB7043" w:rsidRPr="00553E05" w14:paraId="40823376" w14:textId="511F5B43" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A721AFB" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="004D01DC">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3F095483" w14:textId="0B5C7A39" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>16.發生個資事件之處理</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7681CA4D" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="63FBF084" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>14.6是否採行非法或異常使用行為之監控與因應機制？</w:t>
-[...95 lines deleted...]
-            </w:pPr>
+              <w:t>16.1近兩年內是否發生個人資料被竊取、洩漏、竄改或其他侵害情形之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>資事件？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D931107" w14:textId="5C172CEB" w:rsidR="00CB7043" w:rsidRPr="0092717C" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□曾於兩年內發生個資事件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FED066" w14:textId="43A4F50F" w:rsidR="00CB7043" w:rsidRPr="00973EF7" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□未有發生個資事件。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D5459CF" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="00065E67">
+          <w:p w14:paraId="728DAF12" w14:textId="3AEF7C90" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>若是，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請提供</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>通報記錄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>等相關佐證</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB7043" w:rsidRPr="00553E05" w14:paraId="3E6956FC" w14:textId="2D7DC11E" w:rsidTr="00CB7043">
+        <w:trPr>
+          <w:trHeight w:val="734"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DFCFB53" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D42879A" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>16.2是否就個資事件委請公正之第三方進行調查？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E495574" w14:textId="3ECDE8D3" w:rsidR="00CB7043" w:rsidRPr="0092717C" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□於發生個資事件後，有委請公正之第三方進行調查。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D8B5504" w14:textId="3FB24BC0" w:rsidR="00CB7043" w:rsidRPr="00973EF7" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□未有發生個資事件。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15497710" w14:textId="158D1153" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>如</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>就個資事件聘請第三</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>方資安</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>廠商調查</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>並出具</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>報告。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="7AB2C26C" w14:textId="77777777">
-[...196 lines deleted...]
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="1EF52E99" w14:textId="77777777">
+      <w:tr w:rsidR="00CB7043" w:rsidRPr="00553E05" w14:paraId="41A3FFFB" w14:textId="7694F5D7" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36D99462" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6A3AE7E6" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="541E43D9" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="70DF4109" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>16.3是否即時且適當的通知當事人？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B344282" w14:textId="43D36E58" w:rsidR="00CB7043" w:rsidRPr="0092717C" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□於發生個資事件後，有即時且適當的通知當事人。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F56908" w14:textId="3BCCBE45" w:rsidR="00CB7043" w:rsidRPr="0092717C" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□未有發生個資事件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C6E4FB9" w14:textId="6AD5CCD6" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...61 lines deleted...]
-              <w:t>。</w:t>
+          <w:p w14:paraId="06CB55B7" w14:textId="4A083C78" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>如</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>向用戶說明事件緣由及防護措施之通知。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="40823376" w14:textId="77777777">
+      <w:tr w:rsidR="00CB7043" w:rsidRPr="00553E05" w14:paraId="48B9D506" w14:textId="5436929B" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F095483" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4BA02A5B" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63FBF084" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="5A85CDA8" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>16.1近兩年內是否發生個人資料被竊取、洩漏、竄改或其他侵害情形之個資事件？</w:t>
-[...76 lines deleted...]
-            </w:pPr>
+              <w:t>16.4是否就事件的發生</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>進行根因分析</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，並提出強化措施？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28B34EAA" w14:textId="1DA51B7C" w:rsidR="00CB7043" w:rsidRPr="0092717C" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□於發生個資事件後，有就事件的發生</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>進行根因分析</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，並提出強化措施。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D96E3D" w14:textId="6F039035" w:rsidR="00CB7043" w:rsidRPr="00973EF7" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□未有發生個資事件。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="728DAF12" w14:textId="3AEF7C90" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...44 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="4066F460" w14:textId="42CEEE0E" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>如</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>事件報告、強化措施的實施情形以及相關內部會議紀錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="3E6956FC" w14:textId="77777777">
+      <w:tr w:rsidR="00CB7043" w:rsidRPr="00553E05" w14:paraId="1A7AB56B" w14:textId="546CE4E8" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DFCFB53" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1C2E3254" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="381"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>17.個人資料庫</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>之共享使用</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D42879A" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="334D909D" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>16.2是否就個資事件委請公正之第三方進行調查？</w:t>
-[...110 lines deleted...]
-            </w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>17.1是否有其他</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>關係企業或主體共享使用本公司所蒐集之客戶個人資料庫？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77299B36" w14:textId="255766BD" w:rsidR="00CB7043" w:rsidRPr="0092717C" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>□未有個人資料庫共享。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47889D05" w14:textId="05FD6406" w:rsidR="00CB7043" w:rsidRPr="00973EF7" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>□有個人資料庫共享，並有確認具體共享使用之主體名稱，以及共享使用之原因及安全控管措施，且另確認告知當事人之佐證。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15497710" w14:textId="158D1153" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="004463AE" w:rsidP="00065E67">
-[...32 lines deleted...]
-              <w:t>報告。</w:t>
+          <w:p w14:paraId="5EFC9205" w14:textId="5FDE4F0E" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>若是，請說明具體</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>共享使用之主體名稱，以及共享使用之原因及安全控管措施。另有告知當事人之佐證。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="41A3FFFB" w14:textId="77777777">
+      <w:tr w:rsidR="00CB7043" w:rsidRPr="00553E05" w14:paraId="01D20B7C" w14:textId="7C9C742D" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A3AE7E6" w14:textId="77777777" w:rsidR="008B0C90" w:rsidRPr="00553E05" w:rsidRDefault="008B0C90" w:rsidP="00065E67">
+          <w:p w14:paraId="708E770D" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70DF4109" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="247A1BDF" w14:textId="77777777" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1079"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>16.3是否即時且適當的通知當事人？</w:t>
-[...110 lines deleted...]
-            </w:pPr>
+              <w:t>17.2是否使用其他關係企業或主體所蒐集之客戶個人資料庫加以處理及利用？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13DC616B" w14:textId="5580241E" w:rsidR="00CB7043" w:rsidRPr="0092717C" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□未有使用其他組織個人資料庫。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387D9C4B" w14:textId="1D710C6B" w:rsidR="00CB7043" w:rsidRPr="00973EF7" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092717C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□有使用其他組織個人資料庫，且有於處理及利用前告知當事人。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06CB55B7" w14:textId="4A083C78" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="004463AE" w:rsidP="00065E67">
-[...19 lines deleted...]
-              <w:t>向用戶說明事件緣由及防護措施之通知。</w:t>
+          <w:p w14:paraId="45E1C868" w14:textId="6E8BA4E0" w:rsidR="00CB7043" w:rsidRPr="00553E05" w:rsidRDefault="00CB7043" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>若是，有於處理及利用前告知當事人之佐證。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="48B9D506" w14:textId="77777777">
-[...596 lines deleted...]
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="577E3FDC" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="577E3FDC" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="696"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720F5562" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="720F5562" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18.其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7725" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514B796E" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="002029BB" w:rsidP="004D01DC">
+          <w:p w14:paraId="514B796E" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="31013CCC" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="31013CCC" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="1273"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9661" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2164BF07" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
-[...14 lines deleted...]
-              <w:t>本公司保證所填資料及檢附文件均為真實，如有不實，願負一切法律責任。</w:t>
+          <w:p w14:paraId="2164BF07" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
+            <w:pPr>
+              <w:pStyle w:val="Textbody"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>本公司保證所填資料及檢附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>文件均為真實</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00553E05">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，如有不實，願負一切法律責任。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553E05" w:rsidRPr="00553E05" w14:paraId="0EED0731" w14:textId="77777777">
+      <w:tr w:rsidR="008014AA" w:rsidRPr="00553E05" w14:paraId="0EED0731" w14:textId="77777777" w:rsidTr="00CB7043">
         <w:trPr>
           <w:trHeight w:val="1273"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9661" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17861C01" w14:textId="77777777" w:rsidR="002029BB" w:rsidRPr="00553E05" w:rsidRDefault="00EE4449" w:rsidP="00065E67">
+          <w:p w14:paraId="17861C01" w14:textId="77777777" w:rsidR="008014AA" w:rsidRPr="00553E05" w:rsidRDefault="008014AA" w:rsidP="008014AA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553E05">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公司（經營業者）簽章：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="36399873" w14:textId="77777777" w:rsidR="002029BB" w:rsidRDefault="00EE4449">
+    <w:p w14:paraId="36399873" w14:textId="4D3D7836" w:rsidR="002029BB" w:rsidRDefault="00EE4449">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="850" w:hanging="848"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>備註：各公司應依個人資料保護法及交通部指定觀光產業類非公務機關個人資料檔案安全維護計畫及處理辦法落實個資保護機制，故不限於本表所列項目。</w:t>
+        <w:t>備註：各公司應依個人資料保護法及</w:t>
+      </w:r>
+      <w:r w:rsidR="0047227F">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>觀光產業類非公務機關個人資料檔案安全維護管理辦法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>落實個資保護機制，故不限於本表所列項目。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002029BB" w:rsidSect="004D01DC">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1701" w:header="720" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="600"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45CC4334" w14:textId="77777777" w:rsidR="00B93E0D" w:rsidRDefault="00B93E0D">
+    <w:p w14:paraId="1655B64E" w14:textId="77777777" w:rsidR="00700535" w:rsidRDefault="00700535">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="188A959C" w14:textId="77777777" w:rsidR="00B93E0D" w:rsidRDefault="00B93E0D">
+    <w:p w14:paraId="2D7D8D90" w14:textId="77777777" w:rsidR="00700535" w:rsidRDefault="00700535">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5E355CDD" w14:textId="77777777" w:rsidR="00FC5444" w:rsidRDefault="00EE4449">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5E355CDD" w14:textId="77777777" w:rsidR="00135A15" w:rsidRDefault="00EE4449">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D789022" w14:textId="77777777" w:rsidR="00B93E0D" w:rsidRDefault="00B93E0D">
+    <w:p w14:paraId="003FCB2E" w14:textId="77777777" w:rsidR="00700535" w:rsidRDefault="00700535">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FDD2AB7" w14:textId="77777777" w:rsidR="00B93E0D" w:rsidRDefault="00B93E0D">
+    <w:p w14:paraId="19B1DE5F" w14:textId="77777777" w:rsidR="00700535" w:rsidRDefault="00700535">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="96"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="300"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002029BB"/>
     <w:rsid w:val="0001601F"/>
+    <w:rsid w:val="00037D4B"/>
+    <w:rsid w:val="00042E29"/>
     <w:rsid w:val="00065E67"/>
+    <w:rsid w:val="00082AC7"/>
     <w:rsid w:val="00096B2A"/>
     <w:rsid w:val="000D5E29"/>
+    <w:rsid w:val="000E073C"/>
+    <w:rsid w:val="000F3C8F"/>
     <w:rsid w:val="00105077"/>
+    <w:rsid w:val="00127EF5"/>
+    <w:rsid w:val="00135A15"/>
     <w:rsid w:val="00153F98"/>
     <w:rsid w:val="001733A8"/>
+    <w:rsid w:val="001739DE"/>
     <w:rsid w:val="001D1ADD"/>
+    <w:rsid w:val="001D3DA8"/>
     <w:rsid w:val="002029BB"/>
+    <w:rsid w:val="00211FF7"/>
     <w:rsid w:val="0021417F"/>
+    <w:rsid w:val="00214965"/>
     <w:rsid w:val="002623C6"/>
     <w:rsid w:val="00280F07"/>
     <w:rsid w:val="002D376C"/>
     <w:rsid w:val="0030295D"/>
     <w:rsid w:val="00306D10"/>
     <w:rsid w:val="003227BE"/>
     <w:rsid w:val="003744C2"/>
+    <w:rsid w:val="00384361"/>
     <w:rsid w:val="003B5FEF"/>
+    <w:rsid w:val="003D728F"/>
     <w:rsid w:val="0041060F"/>
+    <w:rsid w:val="00411FB4"/>
+    <w:rsid w:val="004272AB"/>
     <w:rsid w:val="004463AE"/>
     <w:rsid w:val="00455C28"/>
     <w:rsid w:val="00470514"/>
+    <w:rsid w:val="004705AF"/>
+    <w:rsid w:val="0047227F"/>
+    <w:rsid w:val="00495A85"/>
     <w:rsid w:val="004B4397"/>
     <w:rsid w:val="004D01DC"/>
+    <w:rsid w:val="004E59A8"/>
+    <w:rsid w:val="00502BED"/>
+    <w:rsid w:val="00512EB7"/>
     <w:rsid w:val="00513F07"/>
     <w:rsid w:val="005413D5"/>
+    <w:rsid w:val="00541748"/>
     <w:rsid w:val="00553E05"/>
+    <w:rsid w:val="005A49F7"/>
     <w:rsid w:val="005C1139"/>
     <w:rsid w:val="005D3649"/>
     <w:rsid w:val="005F09FC"/>
     <w:rsid w:val="00613852"/>
+    <w:rsid w:val="00614783"/>
     <w:rsid w:val="00641B5E"/>
     <w:rsid w:val="00666B0E"/>
     <w:rsid w:val="00691B0A"/>
+    <w:rsid w:val="006D2404"/>
     <w:rsid w:val="006E3600"/>
     <w:rsid w:val="006E666C"/>
+    <w:rsid w:val="00700535"/>
     <w:rsid w:val="007326AF"/>
     <w:rsid w:val="007C5437"/>
     <w:rsid w:val="007F079D"/>
+    <w:rsid w:val="008014AA"/>
+    <w:rsid w:val="00805FFA"/>
     <w:rsid w:val="00861E01"/>
     <w:rsid w:val="008641F2"/>
     <w:rsid w:val="00882370"/>
     <w:rsid w:val="00896D04"/>
     <w:rsid w:val="008B0C90"/>
     <w:rsid w:val="008D20DB"/>
     <w:rsid w:val="00904380"/>
+    <w:rsid w:val="0092717C"/>
+    <w:rsid w:val="00973EF7"/>
     <w:rsid w:val="009D7CDF"/>
     <w:rsid w:val="00A062D2"/>
+    <w:rsid w:val="00A2461E"/>
     <w:rsid w:val="00A9475E"/>
+    <w:rsid w:val="00AB1610"/>
+    <w:rsid w:val="00AC17F6"/>
     <w:rsid w:val="00AC422F"/>
     <w:rsid w:val="00AE1BCC"/>
+    <w:rsid w:val="00B05BCD"/>
     <w:rsid w:val="00B31393"/>
     <w:rsid w:val="00B33072"/>
     <w:rsid w:val="00B5347D"/>
     <w:rsid w:val="00B7075F"/>
     <w:rsid w:val="00B93E0D"/>
+    <w:rsid w:val="00BA1A5B"/>
     <w:rsid w:val="00BD2BC5"/>
     <w:rsid w:val="00BD5853"/>
     <w:rsid w:val="00C0382B"/>
     <w:rsid w:val="00C062BC"/>
     <w:rsid w:val="00C17424"/>
+    <w:rsid w:val="00C25154"/>
     <w:rsid w:val="00CB2E29"/>
+    <w:rsid w:val="00CB7043"/>
     <w:rsid w:val="00CE0F05"/>
     <w:rsid w:val="00D91579"/>
+    <w:rsid w:val="00DE1AB6"/>
     <w:rsid w:val="00E2229D"/>
     <w:rsid w:val="00E460A0"/>
     <w:rsid w:val="00EC0834"/>
     <w:rsid w:val="00ED31EA"/>
     <w:rsid w:val="00EE4449"/>
     <w:rsid w:val="00F336D3"/>
+    <w:rsid w:val="00F34495"/>
+    <w:rsid w:val="00F91434"/>
     <w:rsid w:val="00FB1FBC"/>
     <w:rsid w:val="00FB4225"/>
     <w:rsid w:val="00FB7C2E"/>
+    <w:rsid w:val="00FE61E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3EB36835"/>
   <w15:docId w15:val="{D488CA6F-390E-4538-B778-256469E3C069}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12607,50 +14301,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -12907,63 +14602,63 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
     <w:name w:val="ListLabel 3"/>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel4">
     <w:name w:val="ListLabel 4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
   </w:style>
   <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
-    <w:name w:val="未解析的提及"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="未解析的提及1"/>
     <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -13223,63 +14918,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>4641</Characters>
+  <Pages>15</Pages>
+  <Words>1092</Words>
+  <Characters>6229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5445</CharactersWithSpaces>
+  <CharactersWithSpaces>7307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>劉騏銘</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>12.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>no</vt:lpwstr>