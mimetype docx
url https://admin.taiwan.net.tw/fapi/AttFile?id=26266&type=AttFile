--- v0 (2025-11-18)
+++ v1 (2026-08-24)
@@ -1,102 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="2AAC3154" w14:textId="77777777" w:rsidR="0088641C" w:rsidRPr="0088641C" w:rsidRDefault="0088641C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="352B175E" w14:textId="38BC4B94" w:rsidR="00472F83" w:rsidRPr="00CE0A8B" w:rsidRDefault="00CC4D05">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>切結書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="2806E2F5" w14:textId="75918A56" w:rsidR="00472F83" w:rsidRDefault="00CC4D05" w:rsidP="00F60B18">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="560"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>向貴處申請使用臺東縣鹿野高台飛行傘起飛場、龍田降落場場地，申請使用時間自民國</w:t>
+        <w:t>申請使用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AA5476">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AA5476">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>東縣</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>鹿野高台起飛場</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5476">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5476">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>鹿野高台</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5476">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>大草皮降落</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5476">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>場</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5476">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5476">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>龍田降落場</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，申請使用時間自民國</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -154,526 +258,893 @@
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>日止，所使用之飛行器材設備由本人自行持有及保養維護，倘因飛行器材設備致傷亡之情事，皆非屬場地管理單位之責，特此切結。</w:t>
+        <w:t>日止，所使用之飛行器材設備由本人自行持有及保養維護，倘因飛行器材設備致傷亡之情事，皆</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>非屬場</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B18">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>域</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>管理單位之責</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B18">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。並</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>已詳閱「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>臺東縣鹿野</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>高台起飛場與龍田降落場及泰平山起飛場禁止危害安全之行為」</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>及「</w:t>
+      </w:r>
+      <w:r w:rsidR="0013232B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>交通部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0013232B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>觀光</w:t>
+      </w:r>
+      <w:r w:rsidR="0013232B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>署</w:t>
+      </w:r>
+      <w:r w:rsidR="0013232B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>花東</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0013232B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>縱谷國家風景區管理處</w:t>
+      </w:r>
+      <w:r w:rsidR="004B09EB" w:rsidRPr="00A113D3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>無動力飛行運動場域管理要點</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937" w:rsidRPr="00A113D3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>從事無動力</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>飛行</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>運動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>期間</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>遵從</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>交通部</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>民用航空局</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>民</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>用</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>航</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>空</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>法</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>相關</w:t>
+      </w:r>
+      <w:r w:rsidR="00183937">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>規定，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>避免擅入</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>臺東縣鹿野</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>高台周邊劃設之民用航空訓練空域及熱氣球活動空域，特此切結。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="7800CFF0" w14:textId="499F27AD" w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
-        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>本人</w:t>
-[...16 lines deleted...]
-        <w:t>已詳閱貴處公告之「臺東縣鹿野高台起飛場與龍田降落場及泰平山起飛場禁止危害安全之行為」；並將遵從民航法規定，於飛行期間避免擅入民用航空局於臺東縣鹿野高台周邊劃設之民用航空訓練空域及熱氣球活動空域，特此切結。</w:t>
+        <w:t xml:space="preserve">　　　此致</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B18">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>交通部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>觀光</w:t>
+      </w:r>
+      <w:r w:rsidR="00347F50">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>署</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>花東</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>縱谷國家風景區管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="5236309C" w14:textId="77777777" w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　此致</w:t>
+        <w:t>具切結人</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
-[...53 lines deleted...]
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="03F3A56B" w14:textId="7A14DD4A" w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>場地申請人 ：                 (簽名)</w:t>
+        <w:t>申</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B18">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B18">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人 ：                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA138F">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>簽名</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA138F">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="351DBE0F" w14:textId="77777777" w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>身 份 證 號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="5111042A" w14:textId="77777777" w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">地　　   址： </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="14D99A60" w14:textId="77777777" w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電　　   話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
-[...21 lines deleted...]
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="16687118" w14:textId="77777777" w:rsidR="00AA5476" w:rsidRDefault="00AA5476">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="64093EA4" w14:textId="1883E156" w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>中    華    民    國           年           月           日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="2587F925" w14:textId="77777777" w:rsidR="005E123A" w:rsidRDefault="00CC4D05">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-52"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>本表單收集之個人資料，僅為識別當事人使用，非當事人同意，絶不轉做其他用途，亦不會公佈任何資訊，並遵循本管理處資料保存與安全控管辦理(並遵循個人資料保護法與本管理處個資保護之要求辦理)。</w:t>
+        <w:t>本表單收集之個人資料，僅為識別當事人使用，非當事人同意，絶不轉做其他用途，亦不會公佈任何資訊，並遵循本管理處資料保存與安全控管辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA138F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>並遵循個人資料保護法與本管理處個資保護之要求辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA138F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="005E123A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00472F83" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="51B514AF" w14:textId="6C6DD9E7" w:rsidR="00472F83" w:rsidRDefault="005E123A" w:rsidP="005E123A">
       <w:pPr>
-        <w:wordWrap w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:ind w:left="6240" w:right="-52" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D37B3">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E123A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D37B3">
+        <w:t xml:space="preserve">Revised 2026.07.06 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E123A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> 修正</w:t>
+        <w:t>修正版</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00472F83">
+    <w:sectPr w:rsidR="00472F83" w:rsidSect="00CE0A8B">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1797" w:bottom="851" w:left="1797" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="362"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B04B12" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="3999CDAC" w14:textId="77777777" w:rsidR="00986A8A" w:rsidRDefault="00986A8A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B04B12" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="6BE2A37F" w14:textId="77777777" w:rsidR="00986A8A" w:rsidRDefault="00986A8A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B04B12" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="10AD997F" w14:textId="77777777" w:rsidR="00986A8A" w:rsidRDefault="00986A8A">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B04B12" w:rsidRDefault="00CC4D05">
+    <w:p w14:paraId="16DA2FC0" w14:textId="77777777" w:rsidR="00986A8A" w:rsidRDefault="00986A8A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="91"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00472F83"/>
+    <w:rsid w:val="00042F33"/>
+    <w:rsid w:val="000430F4"/>
+    <w:rsid w:val="00070C9C"/>
+    <w:rsid w:val="00123669"/>
+    <w:rsid w:val="0013232B"/>
+    <w:rsid w:val="00142E1A"/>
+    <w:rsid w:val="00183937"/>
+    <w:rsid w:val="002025C9"/>
+    <w:rsid w:val="002C623B"/>
+    <w:rsid w:val="002E7A39"/>
+    <w:rsid w:val="003266F8"/>
     <w:rsid w:val="00347F50"/>
+    <w:rsid w:val="00365D51"/>
     <w:rsid w:val="00472F83"/>
+    <w:rsid w:val="004B09EB"/>
+    <w:rsid w:val="004C114F"/>
+    <w:rsid w:val="00533556"/>
+    <w:rsid w:val="00537B4B"/>
+    <w:rsid w:val="005D17B7"/>
+    <w:rsid w:val="005E123A"/>
+    <w:rsid w:val="006318D4"/>
+    <w:rsid w:val="00676433"/>
     <w:rsid w:val="006D37B3"/>
+    <w:rsid w:val="007530D0"/>
+    <w:rsid w:val="0075769C"/>
+    <w:rsid w:val="0088641C"/>
+    <w:rsid w:val="00912752"/>
+    <w:rsid w:val="0098548F"/>
+    <w:rsid w:val="00986A8A"/>
+    <w:rsid w:val="009A7784"/>
+    <w:rsid w:val="00A113D3"/>
+    <w:rsid w:val="00A323C2"/>
+    <w:rsid w:val="00A9597F"/>
+    <w:rsid w:val="00AA4E35"/>
+    <w:rsid w:val="00AA5476"/>
+    <w:rsid w:val="00AD12B5"/>
     <w:rsid w:val="00B04B12"/>
+    <w:rsid w:val="00C959FE"/>
+    <w:rsid w:val="00CB4072"/>
+    <w:rsid w:val="00CC3003"/>
     <w:rsid w:val="00CC4D05"/>
+    <w:rsid w:val="00CE0A8B"/>
+    <w:rsid w:val="00CF5A21"/>
+    <w:rsid w:val="00D21DAD"/>
+    <w:rsid w:val="00D7398A"/>
+    <w:rsid w:val="00DB5229"/>
+    <w:rsid w:val="00E0454D"/>
+    <w:rsid w:val="00E75056"/>
+    <w:rsid w:val="00EA138F"/>
+    <w:rsid w:val="00F60B18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="161F1391"/>
+  <w14:docId w14:val="79FC6511"/>
   <w15:docId w15:val="{04F66D60-2A57-41B9-91A6-9D0CE59C1FD5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1001,67 +1472,71 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text Indent"/>
@@ -1161,55 +1636,58 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="鮮明引文 字元"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1429,58 +1907,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18C1148B-6A0D-4491-8FE2-6214662FD14E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>79</Words>
-  <Characters>456</Characters>
+  <Words>84</Words>
+  <Characters>479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>534</CharactersWithSpaces>
+  <CharactersWithSpaces>562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>保密切結書(範本)</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>